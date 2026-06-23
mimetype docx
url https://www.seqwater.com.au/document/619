--- v0 (2025-10-14)
+++ v1 (2026-06-23)
@@ -1,13946 +1,10874 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
+    <w:p w14:paraId="4D62082C" w14:textId="30BD2169" w:rsidR="00EB4C31" w:rsidRDefault="00EB4C31"/>
+    <w:p w14:paraId="62B78079" w14:textId="34C89F2A" w:rsidR="00EB4C31" w:rsidRDefault="00EB4C31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10773" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+        </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2722"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1019"/>
+        <w:gridCol w:w="1132"/>
+        <w:gridCol w:w="571"/>
+        <w:gridCol w:w="558"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="156"/>
+        <w:gridCol w:w="863"/>
+        <w:gridCol w:w="384"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="85"/>
+        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="387"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="600"/>
+        <w:gridCol w:w="676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00221D29" w:rsidRPr="0014260B" w14:paraId="1D7390C0" w14:textId="77777777" w:rsidTr="00FA65E9">
-[...9 lines deleted...]
-          <w:p w14:paraId="5589AB0A" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0014260B" w:rsidRDefault="00221D29" w:rsidP="00221D29">
+      <w:tr w:rsidR="00221D29" w:rsidRPr="0014260B" w14:paraId="3F8D0473" w14:textId="77777777" w:rsidTr="00EB4C31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF971BC" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0014260B" w:rsidRDefault="00221D29" w:rsidP="00221D29">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF0DB1">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EB4C31">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Section 1 – Work activity details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="18AC709B" w14:textId="77777777" w:rsidTr="00710C74">
+      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="438326BF" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7584E1B9" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
+          <w:p w14:paraId="1FF090BD" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Work activity title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4649" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05D47D75" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00710C74">
+          <w:p w14:paraId="6AED57C8" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00710C74">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...14 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DD9FBC" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00620FE5" w:rsidP="00FA65E9">
+          <w:p w14:paraId="2E4D8B8B" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00620FE5" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>SAA No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2845CBE9" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="002631F2">
+          <w:p w14:paraId="6FEF1EF2" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620FE5" w:rsidRPr="00B1370E" w14:paraId="367F7895" w14:textId="77777777" w:rsidTr="00710C74">
+      <w:tr w:rsidR="00704B46" w:rsidRPr="00B1370E" w14:paraId="0D97440A" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A689E4F" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="0030333B" w:rsidRDefault="00620FE5" w:rsidP="00FA65E9">
+          <w:p w14:paraId="1972388B" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="0030333B" w:rsidRDefault="00704B46" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Location of work activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4649" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B53DF5" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00710C74" w:rsidRDefault="00704B46" w:rsidP="00954164">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Site:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0859B9EE" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00B1370E" w:rsidRDefault="002631F2" w:rsidP="00954164">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="078138D9" w14:textId="1CB6E9BE" w:rsidR="00704B46" w:rsidRPr="00B1370E" w:rsidRDefault="00704B46" w:rsidP="00954164">
+            <w:pPr>
+              <w:spacing w:before="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="753E89F1" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="0030333B" w:rsidRDefault="00620FE5" w:rsidP="00FA65E9">
+          <w:p w14:paraId="036E87FF" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="0030333B" w:rsidRDefault="00704B46" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PID or W/O No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3EE260" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00B1370E" w:rsidRDefault="00620FE5" w:rsidP="00710C74">
+          <w:p w14:paraId="4263E6BA" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00B1370E" w:rsidRDefault="00704B46" w:rsidP="00710C74">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="4B69B4AF" w14:textId="77777777" w:rsidTr="00710C74">
+      <w:tr w:rsidR="00704B46" w:rsidRPr="00B1370E" w14:paraId="33D9502B" w14:textId="77777777" w:rsidTr="00704B46">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57ECED9E" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="0030333B" w:rsidRDefault="00704B46" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCE53CF" w14:textId="3031E069" w:rsidR="00704B46" w:rsidRDefault="00704B46" w:rsidP="00954164">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Location at site:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3764AA5B" w14:textId="2F745ADB" w:rsidR="00704B46" w:rsidRDefault="00704B46" w:rsidP="00954164">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE82460" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="0030333B" w:rsidRDefault="00704B46" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C83D03" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00B1370E" w:rsidRDefault="00704B46" w:rsidP="00710C74">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="56ADDE43" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...10 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F19FEA2" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="0030333B">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Details of work activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4649" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB39403" w14:textId="77777777" w:rsidR="00221D29" w:rsidRDefault="00221D29" w:rsidP="00710C74">
+          <w:p w14:paraId="234A863D" w14:textId="77777777" w:rsidR="00221D29" w:rsidRDefault="00221D29" w:rsidP="00710C74">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="885"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="3041EAB7" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00710C74">
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D0C8F86" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00710C74">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="885"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6BD64E16" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRPr="00B1370E" w:rsidRDefault="00295C5F" w:rsidP="00710C74">
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65EAFED0" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRPr="00B1370E" w:rsidRDefault="00295C5F" w:rsidP="00710C74">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="885"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...13 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="177E9981" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
+          <w:p w14:paraId="033E6A93" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Planned start date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED3B8E9" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00710C74">
+          <w:p w14:paraId="0C8B4A4B" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00710C74">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="7B9CFD51" w14:textId="77777777" w:rsidTr="00710C74">
+      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="241BB327" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-          <w:p w14:paraId="31458919" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="673497F4" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="53A950A8" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
+          <w:p w14:paraId="67B66493" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...14 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21882F4D" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
+          <w:p w14:paraId="5B3D3BAF" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Planned end date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="008B5087" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00710C74">
+          <w:p w14:paraId="57279212" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00710C74">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="2D55D98A" w14:textId="77777777" w:rsidTr="00FA65E9">
+      <w:tr w:rsidR="00704B46" w:rsidRPr="00B1370E" w14:paraId="3A3E2896" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50AF080F" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="004E647A">
+          <w:p w14:paraId="55B4A73F" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="0030333B" w:rsidRDefault="00704B46" w:rsidP="004E647A">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Work Coordinator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4011" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65D50196" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00D03AEE" w:rsidRDefault="00221D29" w:rsidP="002631F2">
+          <w:p w14:paraId="6CC7B032" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
-            <w:r w:rsidR="00710C74">
-[...24 lines deleted...]
-            </w:tcBorders>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37AAC50A" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00D03AEE" w:rsidRDefault="00221D29" w:rsidP="002631F2">
+          <w:p w14:paraId="0E81120D" w14:textId="7E71BF60" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="089E415C" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mobile:</w:t>
             </w:r>
-            <w:r w:rsidR="00710C74">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="5C658A23" w14:textId="77777777" w:rsidTr="00FA65E9">
+      <w:tr w:rsidR="00704B46" w:rsidRPr="00B1370E" w14:paraId="249ED4E9" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="518752DB" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
+          <w:p w14:paraId="7DA7C4E0" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="0030333B" w:rsidRDefault="00704B46" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...15 lines deleted...]
-            </w:tcBorders>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F827F96" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00D03AEE" w:rsidRDefault="00221D29" w:rsidP="002631F2">
+          <w:p w14:paraId="60058D5F" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
-            <w:r w:rsidR="00710C74">
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2838C308" w14:textId="72A5DC69" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="17F7745E" w14:textId="77777777" w:rsidTr="004E647A">
+      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="2DB5BB3F" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E714917" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
+          <w:p w14:paraId="7C5AC1A9" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Contractor or company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4649" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4082" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0DD22C" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00710C74" w:rsidRDefault="002631F2" w:rsidP="00E33FB3">
+          <w:p w14:paraId="40C47A7D" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00710C74" w:rsidRDefault="002631F2" w:rsidP="00E33FB3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7C449B27" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9BDE42" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Principal Contractor (PC) appointed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0117B5" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00620FE5">
+          <w:p w14:paraId="12AA6372" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00620FE5">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B95DFE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1236660183"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00B95DFE">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00B95DFE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1966720885"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002631F2">
+                <w:r w:rsidR="002631F2" w:rsidRPr="00B95DFE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="50FA8B86" w14:textId="77777777" w:rsidTr="00FA65E9">
+      <w:tr w:rsidR="00704B46" w:rsidRPr="00B1370E" w14:paraId="45768AF6" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B37E623" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="0030333B" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
+          <w:p w14:paraId="2FDD2785" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="0030333B" w:rsidRDefault="00704B46" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030333B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Contractor representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4011" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8471BA" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00D03AEE" w:rsidRDefault="00221D29" w:rsidP="002631F2">
+          <w:p w14:paraId="263E344D" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
-            <w:r w:rsidR="00A365F5">
-[...24 lines deleted...]
-            </w:tcBorders>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="460BE26F" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00D03AEE" w:rsidRDefault="00221D29" w:rsidP="002631F2">
+          <w:p w14:paraId="5241E5AB" w14:textId="47D735F8" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4514AE7B" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Role:</w:t>
             </w:r>
-            <w:r w:rsidR="00710C74">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221D29" w:rsidRPr="00B1370E" w14:paraId="2C5C5697" w14:textId="77777777" w:rsidTr="00FA65E9">
+      <w:tr w:rsidR="00704B46" w:rsidRPr="00B1370E" w14:paraId="73080B38" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36C76D4B" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00B1370E" w:rsidRDefault="00221D29" w:rsidP="00FA65E9">
+          <w:p w14:paraId="6FBDD6E1" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00B1370E" w:rsidRDefault="00704B46" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...14 lines deleted...]
-            </w:tcBorders>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB8B961" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00D03AEE" w:rsidRDefault="00221D29" w:rsidP="002631F2">
+          <w:p w14:paraId="0816514D" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
-            <w:r w:rsidR="00C9648E">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E97BEF" w14:textId="40654509" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="784465F3" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mobile:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00771596" w:rsidRPr="00771596" w14:paraId="5869B657" w14:textId="77777777" w:rsidTr="00893A55">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1196ECFE" w14:textId="77777777" w:rsidR="00873F14" w:rsidRPr="00893A55" w:rsidRDefault="00771596" w:rsidP="00704B46">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Section 2 –</w:t>
+            </w:r>
+            <w:r w:rsidR="00873F14" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002631F2">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="00B87FD7" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>MWP</w:t>
+            </w:r>
+            <w:r w:rsidR="00347F06" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-          <w:p w14:paraId="18AC7DA1" w14:textId="77777777" w:rsidR="00221D29" w:rsidRPr="00D03AEE" w:rsidRDefault="00221D29" w:rsidP="002631F2">
+            <w:r w:rsidR="00291543" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD249C" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>rigger</w:t>
+            </w:r>
+            <w:r w:rsidR="00606C2A" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00291543" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00606C2A" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>etails</w:t>
+            </w:r>
+            <w:r w:rsidR="00291543" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="660E94A7" w14:textId="77777777" w:rsidR="00DD249C" w:rsidRPr="00771596" w:rsidRDefault="00DD249C" w:rsidP="00704B46">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>(Work Coordinator to complete)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...164 lines deleted...]
-      <w:tr w:rsidR="00AB11B4" w:rsidRPr="009623B4" w14:paraId="28F015AC" w14:textId="77777777" w:rsidTr="009623B4">
+      <w:tr w:rsidR="00AB11B4" w:rsidRPr="009623B4" w14:paraId="58DB9265" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="794B95B6" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="009623B4" w:rsidRDefault="00AB11B4" w:rsidP="009623B4">
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6A85021E" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="009623B4" w:rsidRDefault="00AB11B4" w:rsidP="009623B4">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009623B4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MWP Trigger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63BB7122" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="009623B4" w:rsidRDefault="00AB11B4" w:rsidP="009623B4">
+          <w:p w14:paraId="0BAF22ED" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="009623B4" w:rsidRDefault="00AB11B4" w:rsidP="009623B4">
             <w:pPr>
               <w:ind w:right="885"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009623B4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Description of the risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171CCE" w:rsidRPr="00771596" w14:paraId="3F17994D" w14:textId="77777777" w:rsidTr="002C5C42">
+      <w:tr w:rsidR="00171CCE" w:rsidRPr="00771596" w14:paraId="40DB6DF0" w14:textId="77777777" w:rsidTr="00EB4C31">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7C25AD" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00E33FB3" w:rsidRDefault="00171CCE" w:rsidP="00E33FB3">
+          <w:p w14:paraId="7A8C24A6" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00E33FB3" w:rsidRDefault="00171CCE" w:rsidP="00E33FB3">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E33FB3">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Water supply impac</w:t>
             </w:r>
             <w:r w:rsidR="00D2636E" w:rsidRPr="00E33FB3">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EBE2E8C" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRDefault="00295C5F" w:rsidP="00171CCE">
+          <w:p w14:paraId="6D66ED16" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00A42687" w:rsidRDefault="00295C5F" w:rsidP="00171CCE">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1423299831"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2042853940"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="210C7C64" w14:textId="77777777" w:rsidR="00AC626B" w:rsidRDefault="00AC626B" w:rsidP="00E33FB3">
+          <w:p w14:paraId="20A25DB4" w14:textId="77777777" w:rsidR="00AC626B" w:rsidRDefault="00AC626B" w:rsidP="00E33FB3">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="885"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="770CBF66" w14:textId="77777777" w:rsidR="000426EC" w:rsidRPr="00771596" w:rsidRDefault="000426EC" w:rsidP="002631F2">
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FF18DD9" w14:textId="77777777" w:rsidR="000426EC" w:rsidRPr="00771596" w:rsidRDefault="000426EC" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="885"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171CCE" w:rsidRPr="00771596" w14:paraId="7BDA46A0" w14:textId="77777777" w:rsidTr="002C5C42">
+      <w:tr w:rsidR="00171CCE" w:rsidRPr="00771596" w14:paraId="6D2CBDA9" w14:textId="77777777" w:rsidTr="00EB4C31">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0760F285" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00E33FB3" w:rsidRDefault="00171CCE" w:rsidP="00E33FB3">
+          <w:p w14:paraId="3D155B31" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00E33FB3" w:rsidRDefault="00171CCE" w:rsidP="00E33FB3">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E33FB3">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Water quality </w:t>
             </w:r>
             <w:r w:rsidR="00D2636E" w:rsidRPr="00E33FB3">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/ ability to monitor impacted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D44A019" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRDefault="00295C5F" w:rsidP="00171CCE">
+          <w:p w14:paraId="775839D1" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00A42687" w:rsidRDefault="00295C5F" w:rsidP="00171CCE">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-846945609"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1239778739"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CBEB95F" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00771596" w:rsidRDefault="00171CCE" w:rsidP="00366A9A">
+          <w:p w14:paraId="0EAF1106" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00771596" w:rsidRDefault="00171CCE" w:rsidP="00366A9A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171CCE" w:rsidRPr="00771596" w14:paraId="66D152B0" w14:textId="77777777" w:rsidTr="002C5C42">
+      <w:tr w:rsidR="00171CCE" w:rsidRPr="00771596" w14:paraId="6FF7F581" w14:textId="77777777" w:rsidTr="00EB4C31">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD47583" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00E33FB3" w:rsidRDefault="00171CCE" w:rsidP="00E33FB3">
+          <w:p w14:paraId="6874FC38" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00E33FB3" w:rsidRDefault="00171CCE" w:rsidP="00E33FB3">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E33FB3">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Flood management a</w:t>
             </w:r>
             <w:r w:rsidR="00D2636E" w:rsidRPr="00E33FB3">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>sset</w:t>
             </w:r>
             <w:r w:rsidRPr="00E33FB3">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> impact</w:t>
             </w:r>
             <w:r w:rsidR="00D2636E" w:rsidRPr="00E33FB3">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14AD1981" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRDefault="00295C5F" w:rsidP="00171CCE">
+          <w:p w14:paraId="6AFCEC0C" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00A42687" w:rsidRDefault="00295C5F" w:rsidP="00171CCE">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1954362639"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-900980706"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4FB82787" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00771596" w:rsidRDefault="00171CCE" w:rsidP="00366A9A">
+          <w:p w14:paraId="03F8844B" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00771596" w:rsidRDefault="00171CCE" w:rsidP="00366A9A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171CCE" w:rsidRPr="00771596" w14:paraId="5ED08DD2" w14:textId="77777777" w:rsidTr="002C5C42">
+      <w:tr w:rsidR="00171CCE" w:rsidRPr="00771596" w14:paraId="3BA5BF2B" w14:textId="77777777" w:rsidTr="00EB4C31">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="075E1251" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00E33FB3" w:rsidRDefault="00171CCE" w:rsidP="00E33FB3">
+          <w:p w14:paraId="169241EA" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00E33FB3" w:rsidRDefault="00171CCE" w:rsidP="00E33FB3">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E33FB3">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Seqwater discretion </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF161E0" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRDefault="00E33FB3" w:rsidP="00171CCE">
+          <w:p w14:paraId="03F75ECA" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRPr="00A42687" w:rsidRDefault="00E33FB3" w:rsidP="00171CCE">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1707367362"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Arial Unicode MS"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Arial Unicode MS"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="000426EC">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CC7EEF">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2009947578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="Arial Unicode MS"/>
                   <w14:uncheckedState w14:val="2610" w14:font="Arial Unicode MS"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="000426EC">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D44ADE8" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRDefault="00171CCE" w:rsidP="00366A9A">
+          </w:tcPr>
+          <w:p w14:paraId="43FC2860" w14:textId="77777777" w:rsidR="00171CCE" w:rsidRDefault="00171CCE" w:rsidP="00366A9A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...32 lines deleted...]
-          <w:p w14:paraId="2FEC4C16" w14:textId="77777777" w:rsidR="00606C2A" w:rsidRPr="00606C2A" w:rsidRDefault="00873F14" w:rsidP="00347F06">
+      <w:tr w:rsidR="00771596" w:rsidRPr="00771596" w14:paraId="34B147CC" w14:textId="77777777" w:rsidTr="00704B46">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04657FA7" w14:textId="77777777" w:rsidR="00606C2A" w:rsidRPr="00893A55" w:rsidRDefault="00873F14" w:rsidP="00704B46">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Section 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00771596" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00347F06" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk </w:t>
+            </w:r>
+            <w:r w:rsidR="00291543" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00347F06" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>ontrols</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DEDC2B" w14:textId="77777777" w:rsidR="00873F14" w:rsidRPr="00606C2A" w:rsidRDefault="00873F14" w:rsidP="00704B46">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:color w:val="00B0F0"/>
-                <w:sz w:val="24"/>
-[...85 lines deleted...]
-                <w:color w:val="00B0F0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00347F06" w:rsidRPr="00606C2A">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidR="00347F06" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work Coordinator </w:t>
             </w:r>
-            <w:r w:rsidRPr="00606C2A">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>to complete)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4C75" w:rsidRPr="00B1370E" w14:paraId="485E5DE6" w14:textId="77777777" w:rsidTr="00AB11B4">
+      <w:tr w:rsidR="009D4C75" w:rsidRPr="00B1370E" w14:paraId="5E35CD1B" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4662A9A7" w14:textId="77777777" w:rsidR="009D4C75" w:rsidRPr="00B1370E" w:rsidRDefault="00AB11B4" w:rsidP="00295C5F">
+          <w:p w14:paraId="101C1F59" w14:textId="77777777" w:rsidR="009D4C75" w:rsidRPr="00B1370E" w:rsidRDefault="00AB11B4" w:rsidP="00295C5F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Water supply and water quality risk controls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52134582" w14:textId="77777777" w:rsidR="009D4C75" w:rsidRPr="00B1370E" w:rsidRDefault="00AB11B4" w:rsidP="00295C5F">
+          <w:p w14:paraId="21EB62B0" w14:textId="77777777" w:rsidR="009D4C75" w:rsidRPr="00B1370E" w:rsidRDefault="00AB11B4" w:rsidP="00295C5F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Details and supporting documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7342" w:rsidRPr="00B1370E" w14:paraId="37012B2F" w14:textId="77777777" w:rsidTr="00A4621C">
+      <w:tr w:rsidR="00DC7342" w:rsidRPr="00B1370E" w14:paraId="374EAB5B" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1084"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674519F1" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="00DC7342" w:rsidP="00D547A0">
+          <w:p w14:paraId="510A7679" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="00DC7342" w:rsidP="00D547A0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="62"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum </w:t>
             </w:r>
             <w:r w:rsidR="008D164B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>reservoir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> levels required prior to work commencing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61012723" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00620FE5" w:rsidRDefault="00295C5F" w:rsidP="00D547A0">
+          <w:p w14:paraId="196FEEDB" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00620FE5" w:rsidRDefault="00295C5F" w:rsidP="00D547A0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1778530175"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1594365885"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04475BD6" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="008D164B" w:rsidP="00A4621C">
+          <w:p w14:paraId="762AF470" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="008D164B" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Reservoir</w:t>
             </w:r>
             <w:r w:rsidR="00DC7342">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> names:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="409AC65B" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
+          <w:p w14:paraId="68F06552" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum </w:t>
             </w:r>
             <w:r w:rsidR="008D164B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>reservoir</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> levels:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CB871F2" w14:textId="77777777" w:rsidR="008D164B" w:rsidRDefault="008D164B" w:rsidP="00A4621C">
+          <w:p w14:paraId="696BE5B6" w14:textId="77777777" w:rsidR="008D164B" w:rsidRDefault="008D164B" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Minimum time for restoration:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AF7FF13" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00B1370E" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
+          <w:p w14:paraId="6B5858AC" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00B1370E" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Supporting documentation location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D164B" w:rsidRPr="00B1370E" w14:paraId="08BA2BAC" w14:textId="77777777" w:rsidTr="00A4621C">
+      <w:tr w:rsidR="008D164B" w:rsidRPr="00B1370E" w14:paraId="7F1C35CC" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42E27527" w14:textId="77777777" w:rsidR="008D164B" w:rsidRDefault="008D164B" w:rsidP="00D547A0">
+          <w:p w14:paraId="6010990C" w14:textId="77777777" w:rsidR="008D164B" w:rsidRDefault="008D164B" w:rsidP="00D547A0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="62"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Reduced output from a WTP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B53329" w14:textId="77777777" w:rsidR="008D164B" w:rsidRPr="00620FE5" w:rsidRDefault="00295C5F" w:rsidP="00D547A0">
+          <w:p w14:paraId="77CC5D23" w14:textId="77777777" w:rsidR="008D164B" w:rsidRPr="00A42687" w:rsidRDefault="00295C5F" w:rsidP="00D547A0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1504249363"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1113632206"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36786524" w14:textId="77777777" w:rsidR="008D164B" w:rsidRDefault="008D164B" w:rsidP="00A4621C">
+          <w:p w14:paraId="761E0A9D" w14:textId="77777777" w:rsidR="008D164B" w:rsidRDefault="008D164B" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Pe</w:t>
             </w:r>
             <w:r w:rsidR="00295C5F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>riod of reduced output:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43CCE73A" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00A4621C">
+          <w:p w14:paraId="798A0F75" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Date network approval given:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26CF6B0C" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00A4621C">
+          <w:p w14:paraId="40800765" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Network contact for work:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E4A7011" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00A4621C">
+          <w:p w14:paraId="0AA88C54" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Minimum time for restoration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7342" w:rsidRPr="00B1370E" w14:paraId="60B16E82" w14:textId="77777777" w:rsidTr="00A4621C">
+      <w:tr w:rsidR="00DC7342" w:rsidRPr="00B1370E" w14:paraId="50EB4E4B" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="692A23BF" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00B1370E" w:rsidRDefault="00DC7342" w:rsidP="00D547A0">
+          <w:p w14:paraId="7848D7A8" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00B1370E" w:rsidRDefault="00DC7342" w:rsidP="00D547A0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="62"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Reconfiguration of the network required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10AA546B" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00B1370E" w:rsidRDefault="00295C5F" w:rsidP="00D547A0">
+          <w:p w14:paraId="1D862E50" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00A42687" w:rsidRDefault="00295C5F" w:rsidP="00D547A0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1748845808"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A4621C">
+                <w:r w:rsidR="00A4621C" w:rsidRPr="00A42687">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-240257520"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71755446" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
+          <w:p w14:paraId="3FAB644A" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Reconfiguration required:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D2F059B" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
+          <w:p w14:paraId="2D3351B0" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Date network approval given:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FF6CEAB" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
+          <w:p w14:paraId="24D18882" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Network contact for work:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A635B46" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00B1370E" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
+          <w:p w14:paraId="156EA637" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00B1370E" w:rsidRDefault="00DC7342" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Supporting documentation location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620FE5" w:rsidRPr="00B1370E" w14:paraId="179F18BD" w14:textId="77777777" w:rsidTr="00A4621C">
+      <w:tr w:rsidR="00620FE5" w:rsidRPr="00B1370E" w14:paraId="3CEBF1FF" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11E96884" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00AB11B4" w:rsidRDefault="00AB11B4" w:rsidP="00AB11B4">
+          <w:p w14:paraId="6E276391" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00AB11B4" w:rsidRDefault="00AB11B4" w:rsidP="00AB11B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="346"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="62"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB11B4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Tankering</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="425B4A06" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w:rsidRDefault="000F6AA0" w:rsidP="00AB11B4">
+              <w:lastRenderedPageBreak/>
+              <w:t>Tankering of water supplies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7823A716" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w:rsidRDefault="00B95DFE" w:rsidP="00AB11B4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="346"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="62"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00AB11B4" w:rsidRPr="00AB11B4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>Tankering</w:t>
-[...8 lines deleted...]
-                <w:t xml:space="preserve"> of Drinking Water Supplies Procedure</w:t>
+                <w:t>Tankering of Drinking Water Supplies Procedure</w:t>
               </w:r>
               <w:r w:rsidR="00AB11B4" w:rsidRPr="00AB11B4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="00AB11B4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>(</w:t>
               </w:r>
               <w:r w:rsidR="00AB11B4" w:rsidRPr="00AB11B4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>PRO-01455</w:t>
               </w:r>
               <w:r w:rsidR="00AB11B4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43339941" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00620FE5" w:rsidRDefault="00295C5F" w:rsidP="00AB11B4">
+          <w:p w14:paraId="0ACDE91D" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00620FE5" w:rsidRDefault="00295C5F" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1548255162"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1851833590"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8B1A9F" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRDefault="00AB11B4" w:rsidP="00A4621C">
+          <w:p w14:paraId="1874A33A" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRDefault="00AB11B4" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Period of tankering required:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DA6A98F" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRDefault="00AB11B4" w:rsidP="00A4621C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Company providing water:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC3A35A" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00A4621C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4C890E97" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRDefault="00AB11B4" w:rsidP="00A4621C">
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Controls / security at site:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255E635A" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4101A5F9" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00A4621C">
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Minimum time for restoration:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31163B41" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w:rsidRDefault="00072D73" w:rsidP="00A4621C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...31 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Supporting documentation location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00295C5F" w:rsidRPr="00B1370E" w14:paraId="5D5645B2" w14:textId="77777777" w:rsidTr="00CF5769">
+      <w:tr w:rsidR="00295C5F" w:rsidRPr="00B1370E" w14:paraId="290E7483" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D84DAAF" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRPr="00B1370E" w:rsidRDefault="00295C5F" w:rsidP="00295C5F">
+          <w:p w14:paraId="42AFA51E" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRPr="00B1370E" w:rsidRDefault="00295C5F" w:rsidP="00295C5F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Water supply and water quality risk controls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC6451C" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRPr="00B1370E" w:rsidRDefault="00295C5F" w:rsidP="00295C5F">
+          <w:p w14:paraId="675E55CD" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRPr="00B1370E" w:rsidRDefault="00295C5F" w:rsidP="00295C5F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Details and supporting documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072D73" w:rsidRPr="00B1370E" w14:paraId="592D674C" w14:textId="77777777" w:rsidTr="00AB11B4">
+      <w:tr w:rsidR="00072D73" w:rsidRPr="00B1370E" w14:paraId="45CC2D7A" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51BCA7B0" w14:textId="77777777" w:rsidR="00072D73" w:rsidRDefault="00072D73" w:rsidP="00AB11B4">
+          <w:p w14:paraId="2A9893AB" w14:textId="77777777" w:rsidR="00072D73" w:rsidRDefault="00072D73" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="62"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t>Planned disruption to water supply requiring community notification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D79E59A" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00620FE5" w:rsidRDefault="00295C5F" w:rsidP="00AB11B4">
+          <w:p w14:paraId="3A65C4F0" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00A42687" w:rsidRDefault="00295C5F" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="813845804"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-438915831"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="586A168B" w14:textId="77777777" w:rsidR="00072D73" w:rsidRDefault="00072D73" w:rsidP="00AB11B4">
+          <w:p w14:paraId="6D40FF68" w14:textId="77777777" w:rsidR="00072D73" w:rsidRDefault="00072D73" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Customer notification requirements (set by Standards of Service or Water Supply Scheme Service Targets):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78EFA4EA" w14:textId="77777777" w:rsidR="00072D73" w:rsidRDefault="00072D73" w:rsidP="00AB11B4">
+          <w:p w14:paraId="719318E9" w14:textId="2D73177F" w:rsidR="00072D73" w:rsidRDefault="00072D73" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1C969DB8" w14:textId="77777777" w:rsidR="00072D73" w:rsidRDefault="00072D73" w:rsidP="00AB11B4">
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:r w:rsidR="00F2090A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Community &amp; Engagement Team</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Notified:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="332FA4A5" w14:textId="341CDF56" w:rsidR="00072D73" w:rsidRDefault="00F2090A" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-              <w:t>Customer and Community Relations Contact:</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Community &amp; Engagement Team </w:t>
+            </w:r>
+            <w:r w:rsidR="00072D73">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w14:paraId="44BA249A" w14:textId="77777777" w:rsidTr="00AB11B4">
+      <w:tr w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w14:paraId="489D7EF8" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE0A514" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRDefault="00AB11B4" w:rsidP="00295C5F">
+          <w:p w14:paraId="44F96B80" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRDefault="00AB11B4" w:rsidP="00295C5F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="62"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional </w:t>
             </w:r>
             <w:r w:rsidR="00295C5F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">disinfection and </w:t>
             </w:r>
             <w:r w:rsidR="00DC7342">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">water quality sampling </w:t>
             </w:r>
             <w:r w:rsidR="00295C5F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">/ testing required </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>during work</w:t>
             </w:r>
             <w:r w:rsidR="00DC7342">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E29BB44" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="00620FE5" w:rsidRDefault="00AB11B4" w:rsidP="00AB11B4">
+          <w:p w14:paraId="2F9DE099" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="00A42687" w:rsidRDefault="00AB11B4" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-401219948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1331479794"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52021916" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00AB11B4">
+          <w:p w14:paraId="56BE11EA" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Disinfection requirements:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="358944B9" w14:textId="77777777" w:rsidR="00072D73" w:rsidRDefault="00DC7342" w:rsidP="00AB11B4">
+          <w:p w14:paraId="54C23106" w14:textId="77777777" w:rsidR="00072D73" w:rsidRDefault="00DC7342" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Grab samples required for duration of work</w:t>
             </w:r>
             <w:r w:rsidR="00072D73">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E1E3DFA" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00AB11B4">
+          <w:p w14:paraId="38DF860D" w14:textId="77777777" w:rsidR="00295C5F" w:rsidRDefault="00295C5F" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Minimum time for restoration:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="193C98AF" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w:rsidRDefault="00072D73" w:rsidP="00AB11B4">
+          <w:p w14:paraId="72267683" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w:rsidRDefault="00072D73" w:rsidP="00AB11B4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Supporting documentation location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072D73" w:rsidRPr="00B1370E" w14:paraId="2CAF3BA4" w14:textId="77777777" w:rsidTr="00072D73">
+      <w:tr w:rsidR="00072D73" w:rsidRPr="00B1370E" w14:paraId="0120E057" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="341AF62C" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00B1370E" w:rsidRDefault="00072D73" w:rsidP="00295C5F">
+          <w:p w14:paraId="5D1CC1D7" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00B1370E" w:rsidRDefault="00072D73" w:rsidP="00295C5F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Flood management asset risk controls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0962C1BE" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00B1370E" w:rsidRDefault="00072D73" w:rsidP="00295C5F">
+          <w:p w14:paraId="33453577" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00B1370E" w:rsidRDefault="00072D73" w:rsidP="00295C5F">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Details and supporting documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072D73" w:rsidRPr="00072D73" w14:paraId="18B986B0" w14:textId="77777777" w:rsidTr="00AB11B4">
+      <w:tr w:rsidR="00072D73" w:rsidRPr="00072D73" w14:paraId="5B95D496" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="598FBD19" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00072D73" w:rsidRDefault="00072D73" w:rsidP="00072D73">
+          <w:p w14:paraId="654B0F5E" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00072D73" w:rsidRDefault="00072D73" w:rsidP="00072D73">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="62"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00072D73">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Flood Infrastructure Removal from Service Permit Approval Form (</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00072D73">
+              <w:r w:rsidRPr="00B95DFE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>FRM-00791</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00072D73">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A563C99" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00072D73" w:rsidRDefault="00072D73" w:rsidP="00072D73">
+          <w:p w14:paraId="0B9977F9" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00072D73" w:rsidRDefault="00072D73" w:rsidP="00072D73">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00072D73">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1300489796"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00072D73">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00072D73">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1016649148"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00072D73">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="595FB596" w14:textId="77777777" w:rsidR="00072D73" w:rsidRDefault="00072D73" w:rsidP="00072D73">
+          <w:p w14:paraId="199C3CD6" w14:textId="77777777" w:rsidR="00072D73" w:rsidRDefault="00072D73" w:rsidP="00072D73">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00072D73">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date approved by Senior Flood Enginee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>r:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47C62D02" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00072D73" w:rsidRDefault="00072D73" w:rsidP="00072D73">
+          <w:p w14:paraId="19D6AC1F" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00072D73" w:rsidRDefault="00072D73" w:rsidP="00072D73">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Supporting documentation location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620FE5" w:rsidRPr="00B1370E" w14:paraId="4C9E9C14" w14:textId="77777777" w:rsidTr="00AB11B4">
+      <w:tr w:rsidR="00620FE5" w:rsidRPr="00B1370E" w14:paraId="0655DE66" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2070C310" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00B1370E" w:rsidRDefault="009623B4" w:rsidP="00FA65E9">
+          <w:p w14:paraId="1E096898" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00B1370E" w:rsidRDefault="009623B4" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="62"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Regulatory</w:t>
             </w:r>
             <w:r w:rsidR="00AB11B4">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> approval required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20F80E56" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00620FE5" w:rsidRDefault="00295C5F" w:rsidP="00FA65E9">
+          <w:p w14:paraId="69FE4A7C" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00A42687" w:rsidRDefault="00295C5F" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="277690684"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="334810713"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674AC4B1" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="0094485B" w:rsidRDefault="00072D73" w:rsidP="0094485B">
+          <w:p w14:paraId="5B7C6AE2" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="0094485B" w:rsidRDefault="00072D73" w:rsidP="0094485B">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0094485B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Regulator name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A68B722" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="0094485B" w:rsidRDefault="00072D73" w:rsidP="0094485B">
+          <w:p w14:paraId="4F1D5943" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="0094485B" w:rsidRDefault="00072D73" w:rsidP="0094485B">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0094485B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidR="00295C5F" w:rsidRPr="0094485B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>regulatory</w:t>
             </w:r>
             <w:r w:rsidRPr="0094485B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> approval given:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E465E5A" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00620FE5" w:rsidRDefault="00072D73" w:rsidP="0094485B">
+          <w:p w14:paraId="33F62E2A" w14:textId="77777777" w:rsidR="00072D73" w:rsidRPr="00620FE5" w:rsidRDefault="00072D73" w:rsidP="0094485B">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0094485B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Supporting documentation location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00620FE5" w:rsidRPr="00B1370E" w14:paraId="71389D68" w14:textId="77777777" w:rsidTr="00FA65E9">
+      <w:tr w:rsidR="00620FE5" w:rsidRPr="00B1370E" w14:paraId="1AC03BB2" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD68EFE" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00B1370E" w:rsidRDefault="00AB11B4" w:rsidP="00295C5F">
+          <w:p w14:paraId="27419A11" w14:textId="77777777" w:rsidR="00620FE5" w:rsidRPr="00B1370E" w:rsidRDefault="00AB11B4" w:rsidP="00295C5F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Other planned risk controls</w:t>
             </w:r>
             <w:r w:rsidR="00620FE5" w:rsidRPr="00B1370E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC7342" w:rsidRPr="00B1370E" w14:paraId="29A88CF3" w14:textId="77777777" w:rsidTr="00D547A0">
+      <w:tr w:rsidR="00DC7342" w:rsidRPr="00B1370E" w14:paraId="73C7C47B" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23FB97CB" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00B1370E" w:rsidRDefault="00DC7342" w:rsidP="00DC7342">
+          <w:p w14:paraId="5BBED402" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00B1370E" w:rsidRDefault="00DC7342" w:rsidP="00DC7342">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="62"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Rollback Plan (</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="0094485B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:t>TEM-00126</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>) required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05FB07B6" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00620FE5" w:rsidRDefault="00295C5F" w:rsidP="00D547A0">
+          <w:p w14:paraId="42D84158" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00620FE5" w:rsidRDefault="00295C5F" w:rsidP="00D547A0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1485045025"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00620FE5">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1411735469"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A63971B" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00620FE5" w:rsidRDefault="00DC7342" w:rsidP="00D547A0">
+          <w:p w14:paraId="7D4FA707" w14:textId="77777777" w:rsidR="00DC7342" w:rsidRPr="00620FE5" w:rsidRDefault="00DC7342" w:rsidP="00D547A0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Supporting documentation location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w14:paraId="619EF4A7" w14:textId="77777777" w:rsidTr="009623B4">
+      <w:tr w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w14:paraId="3D920633" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42340B36" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w:rsidRDefault="00DC7342" w:rsidP="00DC7342">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="51C99626" w14:textId="77777777" w:rsidR="00AB11B4" w:rsidRPr="00B1370E" w:rsidRDefault="00DC7342" w:rsidP="00DC7342">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Other required risk controls:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...117 lines deleted...]
-          <w:p w14:paraId="22D7E39E" w14:textId="77777777" w:rsidR="007009FB" w:rsidRPr="00606C2A" w:rsidRDefault="0089652C" w:rsidP="007009FB">
+      <w:tr w:rsidR="00704B46" w:rsidRPr="00B1370E" w14:paraId="71343805" w14:textId="77777777" w:rsidTr="00704B46">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="589"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F51D3B9" w14:textId="3225194B" w:rsidR="00704B46" w:rsidRDefault="00704B46" w:rsidP="00DC7342">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>An</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4979">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> electronic copy of this permit must be </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>attached to the site access request in PASS. T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4979">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">he relevant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>operational coordinator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4979">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>will approve this permit in CIS. This approval must be obtained prior to arrival at site</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE4979">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00771596" w:rsidRPr="00771596" w14:paraId="74A8DE6E" w14:textId="77777777" w:rsidTr="00704B46">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1910E975" w14:textId="77777777" w:rsidR="007009FB" w:rsidRPr="00893A55" w:rsidRDefault="0089652C" w:rsidP="00704B46">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Section 4</w:t>
             </w:r>
-            <w:r w:rsidR="007009FB" w:rsidRPr="00606C2A">
-[...3 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidR="007009FB" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
-            <w:r w:rsidR="00735BC8">
-[...3 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidR="00735BC8" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0030333B">
-[...3 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidR="0030333B" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activate MWP</w:t>
             </w:r>
-            <w:r w:rsidR="007009FB" w:rsidRPr="00606C2A">
-[...3 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidR="007009FB" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F43E13D" w14:textId="77777777" w:rsidR="00873F14" w:rsidRPr="00771596" w:rsidRDefault="007009FB" w:rsidP="00BD5E0C">
+          <w:p w14:paraId="38D8EA7F" w14:textId="77777777" w:rsidR="00873F14" w:rsidRPr="00771596" w:rsidRDefault="007009FB" w:rsidP="00704B46">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="176" w:hanging="176"/>
-              <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+              <w:contextualSpacing/>
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00606C2A">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="0089652C">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidR="0089652C" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work Coordinator </w:t>
             </w:r>
-            <w:r w:rsidR="001B187D">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidR="001B187D" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>to complete</w:t>
             </w:r>
-            <w:r w:rsidRPr="00606C2A">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590F3C" w:rsidRPr="00771596" w14:paraId="6D0A9C78" w14:textId="77777777" w:rsidTr="00444BD7">
+      <w:tr w:rsidR="00590F3C" w:rsidRPr="00771596" w14:paraId="37EA8241" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70FB2014" w14:textId="77777777" w:rsidR="00590F3C" w:rsidRDefault="00444BD7" w:rsidP="00444BD7">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="0D6A0911" w14:textId="77777777" w:rsidR="00590F3C" w:rsidRDefault="00444BD7" w:rsidP="00444BD7">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4A</w:t>
             </w:r>
             <w:r w:rsidR="00590F3C">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00590F3C">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>pproval to commence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> MWP activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C327A4" w:rsidRPr="00771596" w14:paraId="32D06A6A" w14:textId="77777777" w:rsidTr="00444BD7">
+      <w:tr w:rsidR="00C327A4" w:rsidRPr="00771596" w14:paraId="5E9D0A9A" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B219583" w14:textId="77777777" w:rsidR="00C327A4" w:rsidRPr="0089652C" w:rsidRDefault="00543E9F" w:rsidP="00543E9F">
+          <w:p w14:paraId="3A93D07B" w14:textId="77777777" w:rsidR="00C327A4" w:rsidRPr="0089652C" w:rsidRDefault="00543E9F" w:rsidP="00543E9F">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>All approvals obtained - A</w:t>
             </w:r>
             <w:r w:rsidR="00C327A4" w:rsidRPr="0089652C">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ccess Officer </w:t>
             </w:r>
             <w:r w:rsidR="007009FB" w:rsidRPr="0089652C">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>confirm</w:t>
             </w:r>
             <w:r w:rsidR="00C07D7D" w:rsidRPr="0089652C">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidR="0035324A" w:rsidRPr="0089652C">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> work activity can </w:t>
             </w:r>
             <w:r w:rsidR="00C327A4" w:rsidRPr="0089652C">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>proceed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6271AE69" w14:textId="77777777" w:rsidR="00C327A4" w:rsidRPr="00771596" w:rsidRDefault="00620FE5" w:rsidP="00393159">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="53B1C27E" w14:textId="77777777" w:rsidR="00C327A4" w:rsidRPr="00771596" w:rsidRDefault="00620FE5" w:rsidP="00393159">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="436333510"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002631F2">
+                <w:r w:rsidR="002631F2" w:rsidRPr="00A42687">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1828706281"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3090" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-            <w:shd w:val="pct15" w:color="E36C0A" w:themeColor="accent6" w:themeShade="BF" w:fill="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3CDA98" w14:textId="77777777" w:rsidR="00C327A4" w:rsidRPr="00453D2E" w:rsidRDefault="0026137D" w:rsidP="00453D2E">
+          <w:p w14:paraId="657F445F" w14:textId="77777777" w:rsidR="00C327A4" w:rsidRPr="00453D2E" w:rsidRDefault="0026137D" w:rsidP="00453D2E">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00453D2E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Permit activation n</w:t>
             </w:r>
             <w:r w:rsidR="00C327A4" w:rsidRPr="00453D2E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>umber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="pct15" w:color="E36C0A" w:themeColor="accent6" w:themeShade="BF" w:fill="auto"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9ADB00" w14:textId="77777777" w:rsidR="00C327A4" w:rsidRPr="004E647A" w:rsidRDefault="002631F2" w:rsidP="004E647A">
-[...1 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="5E6EE03A" w14:textId="77777777" w:rsidR="00C327A4" w:rsidRPr="004E647A" w:rsidRDefault="002631F2" w:rsidP="004E647A">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>_ _ _ _ _ _ _ _ _</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4C75" w:rsidRPr="00771596" w14:paraId="4089A132" w14:textId="77777777" w:rsidTr="00444BD7">
+      <w:tr w:rsidR="009D4C75" w:rsidRPr="00771596" w14:paraId="257DF802" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="008F2F11" w14:textId="77777777" w:rsidR="009D4C75" w:rsidRPr="0089652C" w:rsidRDefault="009D4C75" w:rsidP="00590F3C">
+          <w:p w14:paraId="49ACA79C" w14:textId="77777777" w:rsidR="009D4C75" w:rsidRPr="0089652C" w:rsidRDefault="009D4C75" w:rsidP="00590F3C">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0089652C">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Access Officer name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA6FA90" w14:textId="77777777" w:rsidR="009D4C75" w:rsidRPr="004E647A" w:rsidRDefault="009D4C75" w:rsidP="004E647A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E75FEC" w14:textId="77777777" w:rsidR="009D4C75" w:rsidRPr="004E647A" w:rsidRDefault="009D4C75" w:rsidP="00590F3C">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E647A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date / time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="100D4864" w14:textId="77777777" w:rsidR="009D4C75" w:rsidRPr="004E647A" w:rsidRDefault="009D4C75" w:rsidP="004E647A">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="1E57B315" w14:textId="77777777" w:rsidR="009D4C75" w:rsidRPr="004E647A" w:rsidRDefault="009D4C75" w:rsidP="004E647A">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...50 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00444BD7" w:rsidRPr="00771596" w14:paraId="5B4B319B" w14:textId="77777777" w:rsidTr="00AB11B4">
+      <w:tr w:rsidR="00444BD7" w:rsidRPr="00771596" w14:paraId="59006432" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF9C6C3" w14:textId="77777777" w:rsidR="00444BD7" w:rsidRDefault="00444BD7" w:rsidP="00133573">
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          <w:p w14:paraId="6CA03439" w14:textId="77777777" w:rsidR="00444BD7" w:rsidRDefault="00444BD7" w:rsidP="00133573">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4B – Implementation of isolations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00133573" w:rsidRPr="00771596" w14:paraId="583EC38E" w14:textId="77777777" w:rsidTr="00AB11B4">
+      <w:tr w:rsidR="00133573" w:rsidRPr="00771596" w14:paraId="683FA14E" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="22"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBAF06E" w14:textId="77777777" w:rsidR="00133573" w:rsidRPr="00453D2E" w:rsidRDefault="00133573" w:rsidP="00444BD7">
+          <w:p w14:paraId="7F10A4CE" w14:textId="77777777" w:rsidR="00133573" w:rsidRPr="00453D2E" w:rsidRDefault="00133573" w:rsidP="00444BD7">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Required i</w:t>
             </w:r>
             <w:r w:rsidRPr="00453D2E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>solations complete</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8F8073" w14:textId="77777777" w:rsidR="00133573" w:rsidRPr="00771596" w:rsidRDefault="00133573" w:rsidP="00590F3C">
+            <w:pPr>
               <w:ind w:left="-108"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-835610430"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  N/A </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="394407605"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00620FE5">
+                <w:r w:rsidRPr="00A42687">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5B4B" w:rsidRPr="00771596" w14:paraId="03A03E95" w14:textId="77777777" w:rsidTr="00393159">
+      <w:tr w:rsidR="009D5B4B" w:rsidRPr="00771596" w14:paraId="48097764" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1C0BE5" w14:textId="77777777" w:rsidR="009D5B4B" w:rsidRPr="00D03AEE" w:rsidRDefault="00874C91" w:rsidP="00291543">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03AEE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Permit Activated</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B0132E0" w14:textId="77777777" w:rsidR="009D5B4B" w:rsidRPr="00D03AEE" w:rsidRDefault="00444BD7" w:rsidP="00735BC8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I have confirmed </w:t>
+            </w:r>
+            <w:r w:rsidR="009B31B7">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Operations </w:t>
+            </w:r>
+            <w:r w:rsidR="00735BC8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> work can commence and have confirmed that required risk controls and isolations have been implemented. I confirm that </w:t>
+            </w:r>
+            <w:r w:rsidR="00D973C1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B87FD7" w:rsidRPr="00D03AEE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>permit r</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5B4B" w:rsidRPr="00D03AEE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eceiver </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is able </w:t>
+            </w:r>
+            <w:r w:rsidR="00D973C1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>to conduct the work activity defined in Section 1</w:t>
+            </w:r>
+            <w:r w:rsidR="002C5C42">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of this permi</w:t>
+            </w:r>
+            <w:r w:rsidR="00D72EFB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t </w:t>
+            </w:r>
+            <w:r w:rsidR="00D72EFB" w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in accordance with the requirements of this MWP and all supporting documentation. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00704B46" w:rsidRPr="00771596" w14:paraId="67816CE3" w14:textId="77777777" w:rsidTr="00704B46">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE0FA72" w14:textId="77777777" w:rsidR="009D5B4B" w:rsidRPr="00D03AEE" w:rsidRDefault="00874C91" w:rsidP="00291543">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2E362420" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="004E647A">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r w:rsidRPr="00D03AEE">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...13 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work Coordinator </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3629" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E14AF92" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D03AEE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...86 lines deleted...]
-              <w:t xml:space="preserve">in accordance with the requirements of this MWP and all supporting documentation. </w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA06CFA" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00C9648E" w:rsidRDefault="00704B46" w:rsidP="00D03AEE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002631F2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026137D" w:rsidRPr="00771596" w14:paraId="6415F66D" w14:textId="77777777" w:rsidTr="00543E9F">
+      <w:tr w:rsidR="00704B46" w:rsidRPr="00771596" w14:paraId="299FDCC6" w14:textId="77777777" w:rsidTr="00704B46">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F48D671" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="004E647A">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3629" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7857641F" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00C9648E" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA8E682" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00C9648E" w:rsidRDefault="00704B46" w:rsidP="00D03AEE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00704B46" w:rsidRPr="00771596" w14:paraId="07EE4F17" w14:textId="77777777" w:rsidTr="00704B46">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3B37E6" w14:textId="77777777" w:rsidR="00704B46" w:rsidRDefault="00704B46" w:rsidP="0026137D">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16963412" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D03AEE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2920" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DC60EC" w14:textId="494FD474" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FEDF46" w14:textId="77777777" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Time:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="767F2D00" w14:textId="5D87F640" w:rsidR="00704B46" w:rsidRPr="00D03AEE" w:rsidRDefault="00704B46" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E5886" w:rsidRPr="00771596" w14:paraId="217D7B6A" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="727E2376" w14:textId="77777777" w:rsidR="004E5886" w:rsidRPr="00893A55" w:rsidRDefault="00FF0DB1" w:rsidP="00366A9A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Section 5</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5886" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidR="00C07D7D" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E5886" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Receive </w:t>
+            </w:r>
+            <w:r w:rsidR="00171CCE" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>MWP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C234E3D" w14:textId="77777777" w:rsidR="004E5886" w:rsidRPr="00771596" w:rsidRDefault="004E5886" w:rsidP="00171CCE">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="176" w:hanging="176"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA2B32" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MWP </w:t>
+            </w:r>
+            <w:r w:rsidR="00317E47" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="001B187D" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>ermit Recipient to complete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F4868" w:rsidRPr="00771596" w14:paraId="0638B6FF" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F451B8" w14:textId="77777777" w:rsidR="00874C91" w:rsidRPr="00D03AEE" w:rsidRDefault="00874C91" w:rsidP="00291543">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D03AEE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Permit Received</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68EFF33B" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00843FA8" w:rsidRDefault="007F4868" w:rsidP="00291543">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I have discussed the specific hazards and controls with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0DB1" w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">work coordinator </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and agree that the work activity is safe to proceed in accordance with the requirements of this </w:t>
+            </w:r>
+            <w:r w:rsidR="00B87FD7" w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>MWP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and all supporting documentation. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58531425" w14:textId="77777777" w:rsidR="007F4868" w:rsidRPr="00771596" w:rsidRDefault="007F4868" w:rsidP="00291543">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I understand and accept all of the conditions of this </w:t>
+            </w:r>
+            <w:r w:rsidR="00B87FD7" w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>MWP</w:t>
+            </w:r>
+            <w:r w:rsidR="00981996" w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and supporting documentation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A42687" w:rsidRPr="00771596" w14:paraId="4AAC6F01" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="358D9313" w14:textId="77777777" w:rsidR="0026137D" w:rsidRPr="00D03AEE" w:rsidRDefault="00FF0DB1" w:rsidP="004E647A">
+          <w:p w14:paraId="48D10929" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00DD249C" w:rsidRDefault="00A42687" w:rsidP="00D03AEE">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MWP </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D03AEE">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...15 lines deleted...]
-            </w:tcBorders>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Permit Recipient</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3761" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13501B8B" w14:textId="77777777" w:rsidR="0026137D" w:rsidRPr="00D03AEE" w:rsidRDefault="0026137D" w:rsidP="002631F2">
+          <w:p w14:paraId="16595066" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D03AEE">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002631F2">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="033D5C98" w14:textId="77777777" w:rsidR="0026137D" w:rsidRPr="00C9648E" w:rsidRDefault="0026137D" w:rsidP="00D03AEE">
+          <w:p w14:paraId="7B6E1F1C" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00C9648E" w:rsidRDefault="00A42687" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002631F2" w:rsidRPr="002631F2">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026137D" w:rsidRPr="00771596" w14:paraId="33A8EBF1" w14:textId="77777777" w:rsidTr="00543E9F">
+      <w:tr w:rsidR="00A42687" w:rsidRPr="00771596" w14:paraId="599B4803" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7256A6" w14:textId="77777777" w:rsidR="00A42687" w:rsidRDefault="00A42687" w:rsidP="00D03AEE">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3761" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C72FA3D" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00C9648E" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F6F17E" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00C9648E" w:rsidRDefault="00A42687" w:rsidP="00843FA8">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A42687" w:rsidRPr="00771596" w14:paraId="298AE01E" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3280" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="399BB12E" w14:textId="77777777" w:rsidR="0026137D" w:rsidRDefault="0026137D" w:rsidP="0026137D">
+          <w:p w14:paraId="542B60B0" w14:textId="77777777" w:rsidR="00A42687" w:rsidRDefault="00A42687" w:rsidP="0026137D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...14 lines deleted...]
-            </w:tcBorders>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="689" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24E90CAD" w14:textId="77777777" w:rsidR="0026137D" w:rsidRPr="00D03AEE" w:rsidRDefault="0026137D" w:rsidP="002631F2">
+          <w:p w14:paraId="6B1A7BFA" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D03AEE">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002631F2">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
+            <w:tcW w:w="3072" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F292C49" w14:textId="43BAAA0D" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="897" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B980FF5" w14:textId="77777777" w:rsidR="0026137D" w:rsidRPr="00D03AEE" w:rsidRDefault="0026137D" w:rsidP="002631F2">
+          <w:p w14:paraId="5A83CCF1" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Time:</w:t>
             </w:r>
-            <w:r w:rsidR="004E647A">
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0994B906" w14:textId="4D51E9D1" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...259 lines deleted...]
-      <w:tr w:rsidR="0026137D" w:rsidRPr="00771596" w14:paraId="06BCAB61" w14:textId="77777777" w:rsidTr="0026137D">
+      <w:tr w:rsidR="00981996" w:rsidRPr="00771596" w14:paraId="4C438420" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="340"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3289" w:type="dxa"/>
-[...57 lines deleted...]
-            </w:r>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="50BBCF" w:themeFill="accent5" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D1374E" w14:textId="77777777" w:rsidR="00981996" w:rsidRPr="00981996" w:rsidRDefault="00981996" w:rsidP="00366A9A">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00843FA8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Change in P</w:t>
+            </w:r>
+            <w:r w:rsidR="005810D3" w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ermit Recipient</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026137D" w:rsidRPr="00771596" w14:paraId="6EAA2D1A" w14:textId="77777777" w:rsidTr="0026137D">
+      <w:tr w:rsidR="009D5B4B" w:rsidRPr="00543E9F" w14:paraId="45749AA4" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
-[...139 lines deleted...]
-          <w:trHeight w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
-[...46 lines deleted...]
-          <w:p w14:paraId="7ECD1EEA" w14:textId="77777777" w:rsidR="009D5B4B" w:rsidRPr="00543E9F" w:rsidRDefault="00E61168" w:rsidP="00843FA8">
+            <w:tcW w:w="5401" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5530A2D4" w14:textId="77777777" w:rsidR="009D5B4B" w:rsidRPr="00543E9F" w:rsidRDefault="00E61168" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">New Permit </w:t>
             </w:r>
             <w:r w:rsidR="005810D3" w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Recipient</w:t>
             </w:r>
             <w:r w:rsidR="009D5B4B" w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sign On</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="1E27EFA5" w14:textId="77777777" w:rsidR="009D5B4B" w:rsidRPr="00543E9F" w:rsidRDefault="00E61168" w:rsidP="00843FA8">
+            <w:tcW w:w="4522" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E38BBD" w14:textId="77777777" w:rsidR="009D5B4B" w:rsidRPr="00543E9F" w:rsidRDefault="00E61168" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Old Permit </w:t>
             </w:r>
             <w:r w:rsidR="005810D3" w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Recipient </w:t>
             </w:r>
             <w:r w:rsidR="009D5B4B" w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sign Off</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103B01" w:rsidRPr="00543E9F" w14:paraId="0E630617" w14:textId="77777777" w:rsidTr="00103B01">
-[...5 lines deleted...]
-          <w:p w14:paraId="02407D10" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
+      <w:tr w:rsidR="00103B01" w:rsidRPr="00543E9F" w14:paraId="583B5B35" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="255D5C46" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F0A6F1A" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
+            <w:tcW w:w="1132" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A9A2FA" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4E5543AA" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDE177A" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3811AE0B" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2237882D" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="194EBB4F" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
+            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="476FEC8E" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C747AF8" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD2E4FF" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B9E81EB" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A7C335" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2AEAD7BC" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
+            <w:tcW w:w="676" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F8A76A" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00543E9F" w:rsidRDefault="00103B01" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543E9F">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103B01" w:rsidRPr="000B6C14" w14:paraId="10FFF34C" w14:textId="77777777" w:rsidTr="00103B01">
-[...2 lines deleted...]
-            <w:tcW w:w="1021" w:type="dxa"/>
+      <w:tr w:rsidR="00103B01" w:rsidRPr="000B6C14" w14:paraId="170CFE46" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="07ED5C14" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
+          <w:p w14:paraId="7826E7F4" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1132" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="37F215D3" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
+          <w:p w14:paraId="079D6478" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D3C2015" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
+          <w:p w14:paraId="3C240791" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66A7BD10" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
+          <w:p w14:paraId="4D431373" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0CFD2E" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
+          <w:p w14:paraId="214E1173" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2959BCE8" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
+          <w:p w14:paraId="4B00271E" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72B0D909" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
+          <w:p w14:paraId="5FE98888" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0583166C" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
+          <w:p w14:paraId="1D27B30F" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="000B6C14" w:rsidRDefault="00103B01" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w14:paraId="503F61D8" w14:textId="77777777" w:rsidTr="00103B01">
-[...2 lines deleted...]
-            <w:tcW w:w="1021" w:type="dxa"/>
+      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w14:paraId="379468F9" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="462557B7" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
+          <w:p w14:paraId="68838344" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1132" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="21A2EEA9" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
+          <w:p w14:paraId="184FBE9E" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="02AA8172" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
+          <w:p w14:paraId="465070FD" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6234A0CB" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
+          <w:p w14:paraId="170B7F97" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1809764D" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
+          <w:p w14:paraId="2F2A89FD" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0C1754" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
+          <w:p w14:paraId="0DFC895A" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="70E7C38F" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
+          <w:p w14:paraId="2C2DFE64" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0646412F" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
+          <w:p w14:paraId="7B84FABF" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="000B6C14" w:rsidRDefault="00FF0DB1" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2B56" w:rsidRPr="000B6C14" w14:paraId="2B9E425A" w14:textId="77777777" w:rsidTr="00103B01">
-[...2 lines deleted...]
-            <w:tcW w:w="1021" w:type="dxa"/>
+      <w:tr w:rsidR="003B2B56" w:rsidRPr="000B6C14" w14:paraId="0B0B98BD" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A997708" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="538BEE66" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1132" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C784665" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="3A45A602" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D317E64" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="1CFE643C" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECA72CF" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="66580C8A" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77A336AE" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="5AE5F38E" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7595FD" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="42BD7E3B" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7907F096" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="7AA069A2" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="40A596FD" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="770161A3" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2B56" w:rsidRPr="000B6C14" w14:paraId="6EA19362" w14:textId="77777777" w:rsidTr="00103B01">
-[...2 lines deleted...]
-            <w:tcW w:w="1021" w:type="dxa"/>
+      <w:tr w:rsidR="003B2B56" w:rsidRPr="000B6C14" w14:paraId="5C224C74" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="71643362" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="56EF3B23" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1132" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C143BC0" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="32BC9B90" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F45060D" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="08A8A1BB" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3605D745" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="4851422C" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="192054E6" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="70647782" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0865C570" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="5949BB26" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="435410E9" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="7C9D83A2" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B198F78" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="41CFCE18" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2B56" w:rsidRPr="000B6C14" w14:paraId="5361F421" w14:textId="77777777" w:rsidTr="00103B01">
-[...2 lines deleted...]
-            <w:tcW w:w="1021" w:type="dxa"/>
+      <w:tr w:rsidR="003B2B56" w:rsidRPr="000B6C14" w14:paraId="2EFB334C" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1019" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="479FF78F" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="2ADBE0E6" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1132" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE90496" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="504F9A77" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1818" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C61CDF4" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="18E5A8F1" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1432" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F26CCDA" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="3D8ED3A2" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8D9E69" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="2B59BC87" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1131" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2A030C78" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="2CA2563E" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="520227C4" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="6AD36223" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="676" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="37BC71AE" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
+          <w:p w14:paraId="4A68BBD8" w14:textId="77777777" w:rsidR="003B2B56" w:rsidRPr="000B6C14" w:rsidRDefault="003B2B56" w:rsidP="00103B01">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...31 lines deleted...]
-          <w:p w14:paraId="6C55CCB7" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00606C2A" w:rsidRDefault="00D03AEE" w:rsidP="00FA65E9">
+      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="00771596" w14:paraId="2619AA2E" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFEEB68" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00893A55" w:rsidRDefault="00D03AEE" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Section 6</w:t>
             </w:r>
-            <w:r w:rsidR="00FF0DB1" w:rsidRPr="00606C2A">
-[...40 lines deleted...]
-          <w:p w14:paraId="329B85FD" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00771596" w:rsidRDefault="00FF0DB1" w:rsidP="00FA65E9">
+            <w:r w:rsidR="00FF0DB1" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Extended MWP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2199D8AA" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00771596" w:rsidRDefault="00FF0DB1" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00606C2A">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00FA2B32">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidR="00FA2B32" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">MWP </w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> to complete)</w:t>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Permit Recipient to complete)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="00771596" w14:paraId="6C77CEC1" w14:textId="77777777" w:rsidTr="00291543">
+      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="00771596" w14:paraId="2D973D74" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49890D15" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00843FA8" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
+          <w:p w14:paraId="41A277EF" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00843FA8" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843FA8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>New completion date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="29C7C19C" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00843FA8" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DFE1C5" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00843FA8" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F5B557C" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00843FA8" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
+          <w:p w14:paraId="77E50327" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00843FA8" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843FA8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>New completion time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...8 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B6DF0A" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00D973C1" w:rsidRDefault="00FF0DB1" w:rsidP="00FA65E9"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="00771596" w14:paraId="73D519F1" w14:textId="77777777" w:rsidTr="00291543">
+      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="00771596" w14:paraId="070A742C" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B43B38E" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00843FA8" w:rsidRDefault="00FF0DB1" w:rsidP="009D4C75">
+          <w:p w14:paraId="1E1D552C" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="00843FA8" w:rsidRDefault="00FF0DB1" w:rsidP="009D4C75">
             <w:pPr>
               <w:spacing w:before="60" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843FA8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Reason for MWP extension:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F4C28B9" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
+          <w:p w14:paraId="66593E24" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="27C32EC1" w14:textId="77777777" w:rsidR="004E647A" w:rsidRDefault="004E647A" w:rsidP="00843FA8">
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08B1DE06" w14:textId="77777777" w:rsidR="004E647A" w:rsidRDefault="004E647A" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="05E56B2C" w14:textId="77777777" w:rsidR="004E647A" w:rsidRDefault="004E647A" w:rsidP="00843FA8">
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A9F31B8" w14:textId="77777777" w:rsidR="004E647A" w:rsidRDefault="004E647A" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="4D4D2E48" w14:textId="77777777" w:rsidR="004E647A" w:rsidRDefault="004E647A" w:rsidP="00843FA8">
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="384339C2" w14:textId="77777777" w:rsidR="004E647A" w:rsidRDefault="004E647A" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="24F55BF2" w14:textId="77777777" w:rsidR="004E647A" w:rsidRPr="00843FA8" w:rsidRDefault="004E647A" w:rsidP="00843FA8">
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="060BA01F" w14:textId="77777777" w:rsidR="004E647A" w:rsidRPr="00843FA8" w:rsidRDefault="004E647A" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w14:paraId="19CAD65F" w14:textId="77777777" w:rsidTr="00291543">
+      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w14:paraId="5FD096AF" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51513A3F" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
+          <w:p w14:paraId="37176439" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E647A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved by </w:t>
             </w:r>
             <w:r w:rsidR="00843FA8" w:rsidRPr="004E647A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Operations Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34345AEE" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00843FA8" w:rsidP="00843FA8">
+          <w:p w14:paraId="176CA6F1" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00843FA8" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E647A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="383537297"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="004E647A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="004E647A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="342137145"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="004E647A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57912058" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00843FA8" w:rsidP="00843FA8">
+          <w:p w14:paraId="3E4D22EC" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00843FA8" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E647A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Coordinator </w:t>
             </w:r>
             <w:r w:rsidR="00FF0DB1" w:rsidRPr="004E647A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="30419A7E" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00FF0DB1" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w14:paraId="6B2A7A40" w14:textId="77777777" w:rsidTr="00291543">
+      <w:tr w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w14:paraId="248601FC" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="158EA7B2" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
+          <w:p w14:paraId="60319947" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E647A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Access Officer</w:t>
             </w:r>
             <w:r w:rsidR="00843FA8" w:rsidRPr="004E647A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> notified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC41F73" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00843FA8" w:rsidP="00843FA8">
+          <w:p w14:paraId="69D23399" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00843FA8" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E647A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1190032152"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="004E647A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF732B4" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
+          <w:p w14:paraId="4012699F" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00FF0DB1" w:rsidP="00843FA8">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E647A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Access Officer name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6AC7F7" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRPr="004E647A" w:rsidRDefault="00FF0DB1" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E5886" w:rsidRPr="00771596" w14:paraId="21DCE8DD" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="56652BD0" w14:textId="77777777" w:rsidR="004E5886" w:rsidRPr="00893A55" w:rsidRDefault="00700C35" w:rsidP="00366A9A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Section 7</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5886" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Surrender </w:t>
+            </w:r>
+            <w:r w:rsidR="00A50369" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>MWP</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5886" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="024EBE08" w14:textId="77777777" w:rsidR="004E5886" w:rsidRPr="00771596" w:rsidRDefault="004E5886" w:rsidP="00F1776C">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="176" w:hanging="176"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="00B0F0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA2B32" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MWP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Permit Rec</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1776C" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>ipient</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to complete)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00103B01" w:rsidRPr="00771596" w14:paraId="6D602847" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DE235B" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="00843FA8" w:rsidRDefault="00103B01" w:rsidP="00291543">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Permit Surrender</w:t>
+            </w:r>
+            <w:r w:rsidR="00874C91" w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EFF25F7" w14:textId="77777777" w:rsidR="00103B01" w:rsidRPr="002C5C42" w:rsidRDefault="00444BD7" w:rsidP="00444BD7">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B1370E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I confirm that work </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">associated with this MWP is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B1370E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>complete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>all workers, tools and equipment have been removed from the work area,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> project area has been made safe, assets affected by the project are available for use by Operations with known defects communicated.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A42687" w:rsidRPr="00843FA8" w14:paraId="2A09B63B" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF62ACD" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00DD249C" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MWP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D03AEE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Permit Recipient</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3742" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD4A974" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B759CB6" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00C9648E" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A42687" w:rsidRPr="00843FA8" w14:paraId="4908ED35" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="637E4ED9" w14:textId="77777777" w:rsidR="00A42687" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3742" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA3BC03" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00C9648E" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4770AF7B" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00C9648E" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A42687" w:rsidRPr="00843FA8" w14:paraId="524F6BB5" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A0AD2E" w14:textId="77777777" w:rsidR="00A42687" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1AFF2B" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3062" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C209CF3" w14:textId="385B2158" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="907" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9762A6" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Time:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A31C496" w14:textId="139B083A" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57A0E016" w14:textId="77777777" w:rsidR="00FF0DB1" w:rsidRDefault="00FF0DB1" w:rsidP="002B2C52">
+    <w:p w14:paraId="4BE3E7F4" w14:textId="13F33BEB" w:rsidR="00A42687" w:rsidRDefault="00A42687" w:rsidP="002B2C52">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...464 lines deleted...]
-    <w:p w14:paraId="66948D4F" w14:textId="77777777" w:rsidR="000421D6" w:rsidRPr="005810D3" w:rsidRDefault="000421D6" w:rsidP="002B2C52">
+    <w:p w14:paraId="754E5FC3" w14:textId="77777777" w:rsidR="00A42687" w:rsidRDefault="00A42687">
       <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+        </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3289"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1871"/>
+        <w:gridCol w:w="822"/>
+        <w:gridCol w:w="1446"/>
         <w:gridCol w:w="1474"/>
-        <w:gridCol w:w="1787"/>
-        <w:gridCol w:w="1956"/>
+        <w:gridCol w:w="482"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000503B2" w:rsidRPr="00771596" w14:paraId="1932467A" w14:textId="77777777" w:rsidTr="00366A9A">
-[...6 lines deleted...]
-          <w:p w14:paraId="6BFDEC29" w14:textId="77777777" w:rsidR="000503B2" w:rsidRPr="00606C2A" w:rsidRDefault="00700C35" w:rsidP="00366A9A">
+      <w:tr w:rsidR="000503B2" w:rsidRPr="00771596" w14:paraId="1C3B7024" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01465662" w14:textId="77777777" w:rsidR="000503B2" w:rsidRPr="00893A55" w:rsidRDefault="00700C35" w:rsidP="00366A9A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...13 lines deleted...]
-              </w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Section 8</w:t>
             </w:r>
-            <w:r w:rsidR="000503B2" w:rsidRPr="00606C2A">
-[...25 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000503B2" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Close </w:t>
+            </w:r>
+            <w:r w:rsidR="00A50369" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>MWP</w:t>
             </w:r>
-            <w:r w:rsidR="000503B2">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="000503B2" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0759C048" w14:textId="77777777" w:rsidR="000503B2" w:rsidRPr="00771596" w:rsidRDefault="000503B2" w:rsidP="00BD5E0C">
+          <w:p w14:paraId="026C9FCF" w14:textId="77777777" w:rsidR="000503B2" w:rsidRPr="00771596" w:rsidRDefault="000503B2" w:rsidP="00BD5E0C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00606C2A">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00FA2B32">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidR="00FA2B32" w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work Coordinator </w:t>
             </w:r>
-            <w:r w:rsidRPr="00606C2A">
-[...2 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidRPr="00893A55">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>to complete)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00695A32" w:rsidRPr="00771596" w14:paraId="7B60D303" w14:textId="77777777" w:rsidTr="00444BD7">
+      <w:tr w:rsidR="00695A32" w:rsidRPr="00771596" w14:paraId="2340A567" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C67244" w14:textId="77777777" w:rsidR="00695A32" w:rsidRPr="008B32DF" w:rsidRDefault="00695A32" w:rsidP="008B32DF">
+          <w:p w14:paraId="2F49CCF0" w14:textId="77777777" w:rsidR="00695A32" w:rsidRPr="008B32DF" w:rsidRDefault="00695A32" w:rsidP="008B32DF">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
             <w:r w:rsidR="0026137D" w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> risk controls r</w:t>
             </w:r>
             <w:r w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>emoved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="301A5A2B" w14:textId="77777777" w:rsidR="00695A32" w:rsidRPr="008B32DF" w:rsidRDefault="008B32DF" w:rsidP="00D71A24">
+          <w:p w14:paraId="3D47D2B1" w14:textId="77777777" w:rsidR="00695A32" w:rsidRPr="008B32DF" w:rsidRDefault="008B32DF" w:rsidP="00D71A24">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D71A24">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1509743067"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002631F2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00D71A24">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1271694211"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D71A24">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E01F7B0" w14:textId="77777777" w:rsidR="00695A32" w:rsidRPr="008B32DF" w:rsidRDefault="00695A32" w:rsidP="008B32DF">
+          <w:p w14:paraId="076A94AD" w14:textId="77777777" w:rsidR="00695A32" w:rsidRPr="008B32DF" w:rsidRDefault="00695A32" w:rsidP="008B32DF">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Isolations </w:t>
             </w:r>
             <w:r w:rsidR="0026137D" w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>emoved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C881380" w14:textId="77777777" w:rsidR="00695A32" w:rsidRPr="008B32DF" w:rsidRDefault="008B32DF" w:rsidP="00D71A24">
+          <w:p w14:paraId="1ED66DD7" w14:textId="77777777" w:rsidR="00695A32" w:rsidRPr="008B32DF" w:rsidRDefault="008B32DF" w:rsidP="00D71A24">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D71A24">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="801270798"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002631F2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00D71A24">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1095708125"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D71A24">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00874C91" w:rsidRPr="00771596" w14:paraId="2300A1FD" w14:textId="77777777" w:rsidTr="00D973C1">
+      <w:tr w:rsidR="00874C91" w:rsidRPr="00771596" w14:paraId="36231044" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3289" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8C1F29" w14:textId="77777777" w:rsidR="00874C91" w:rsidRPr="008B32DF" w:rsidRDefault="00874C91" w:rsidP="008B32DF">
+          <w:p w14:paraId="02162129" w14:textId="77777777" w:rsidR="00874C91" w:rsidRPr="008B32DF" w:rsidRDefault="00874C91" w:rsidP="008B32DF">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Access Officer notified that the asset can be returned to service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36945883" w14:textId="77777777" w:rsidR="00874C91" w:rsidRPr="008B32DF" w:rsidRDefault="008B32DF" w:rsidP="00D71A24">
+          <w:p w14:paraId="2602D2F9" w14:textId="77777777" w:rsidR="00874C91" w:rsidRPr="008B32DF" w:rsidRDefault="008B32DF" w:rsidP="00D71A24">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D71A24">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Y </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1225644284"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002631F2">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00D71A24">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  N </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1692440766"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D71A24">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="pct15" w:color="E36C0A" w:themeColor="accent6" w:themeShade="BF" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="741473A7" w14:textId="77777777" w:rsidR="00874C91" w:rsidRPr="008B32DF" w:rsidRDefault="0026137D" w:rsidP="008B32DF">
+          <w:p w14:paraId="55647353" w14:textId="77777777" w:rsidR="00874C91" w:rsidRPr="008B32DF" w:rsidRDefault="0026137D" w:rsidP="008B32DF">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Permit c</w:t>
             </w:r>
             <w:r w:rsidR="00C61B85" w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>losure</w:t>
             </w:r>
             <w:r w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
             <w:r w:rsidR="00874C91" w:rsidRPr="008B32DF">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>umber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="pct15" w:color="E36C0A" w:themeColor="accent6" w:themeShade="BF" w:fill="auto"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA5B43F" w14:textId="77777777" w:rsidR="00874C91" w:rsidRPr="008B32DF" w:rsidRDefault="002631F2" w:rsidP="00D71A24">
+          <w:p w14:paraId="09A911F8" w14:textId="77777777" w:rsidR="00874C91" w:rsidRPr="008B32DF" w:rsidRDefault="002631F2" w:rsidP="00D71A24">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>_ _ _ _ _ _ _ _ _</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71A24" w:rsidRPr="00771596" w14:paraId="37A0C5D2" w14:textId="77777777" w:rsidTr="00444BD7">
+      <w:tr w:rsidR="00A42687" w:rsidRPr="00771596" w14:paraId="2F337DCF" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3289" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A33CAE1" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="008B32DF" w:rsidRDefault="00A42687" w:rsidP="008B32DF">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B32DF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Access Officer name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFB1333" w14:textId="6509E50B" w:rsidR="00A42687" w:rsidRPr="008B32DF" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6329E159" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="008B32DF" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Date / time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A533D3A" w14:textId="77777777" w:rsidR="00D71A24" w:rsidRPr="008B32DF" w:rsidRDefault="00D71A24" w:rsidP="008B32DF">
+          <w:p w14:paraId="4E1C4FF0" w14:textId="41292980" w:rsidR="00A42687" w:rsidRPr="008B32DF" w:rsidRDefault="00A42687" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...72 lines deleted...]
-            </w:r>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C61B85" w:rsidRPr="00771596" w14:paraId="3D8113BD" w14:textId="77777777" w:rsidTr="00393159">
+      <w:tr w:rsidR="00C61B85" w:rsidRPr="00771596" w14:paraId="155B46E9" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E6" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD1E11B" w14:textId="77777777" w:rsidR="00C61B85" w:rsidRPr="00843FA8" w:rsidRDefault="00C61B85" w:rsidP="00291543">
+          <w:p w14:paraId="656E3CF2" w14:textId="77777777" w:rsidR="00C61B85" w:rsidRPr="00843FA8" w:rsidRDefault="00C61B85" w:rsidP="00291543">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843FA8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Permit Close</w:t>
             </w:r>
             <w:r w:rsidR="00D71A24">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67B59E26" w14:textId="77777777" w:rsidR="00C61B85" w:rsidRPr="00771596" w:rsidRDefault="00444BD7" w:rsidP="00444BD7">
+          <w:p w14:paraId="51250C72" w14:textId="77777777" w:rsidR="00C61B85" w:rsidRPr="00771596" w:rsidRDefault="00444BD7" w:rsidP="00444BD7">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B1370E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that work </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">associated with this MWP is </w:t>
             </w:r>
             <w:r w:rsidRPr="00B1370E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>complete</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00843FA8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>all workers, tools and equipment have been removed from the work area,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> project area has been made safe, assets affected by the project are available for use by Operations with known defects communicated </w:t>
             </w:r>
             <w:r w:rsidR="00693642" w:rsidRPr="00843FA8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">and the </w:t>
             </w:r>
             <w:r w:rsidR="00A50369" w:rsidRPr="00843FA8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MWP</w:t>
             </w:r>
             <w:r w:rsidR="00693642" w:rsidRPr="00843FA8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> is closed</w:t>
             </w:r>
             <w:r w:rsidR="00C61B85" w:rsidRPr="00843FA8">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C35" w:rsidRPr="00843FA8" w14:paraId="7ED1C24B" w14:textId="77777777" w:rsidTr="00FA65E9">
+      <w:tr w:rsidR="00A42687" w:rsidRPr="00843FA8" w14:paraId="6B531A83" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3289" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDEFDC6" w14:textId="77777777" w:rsidR="00700C35" w:rsidRPr="00DD249C" w:rsidRDefault="00700C35" w:rsidP="004E647A">
+          <w:p w14:paraId="69BC15C9" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00DD249C" w:rsidRDefault="00A42687" w:rsidP="004E647A">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Work Coordinator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9CA23F" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="002631F2">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843FA8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6709501B" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00C9648E" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002631F2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A42687" w:rsidRPr="00843FA8" w14:paraId="7A376324" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="195"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3289" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54BA4CAD" w14:textId="77777777" w:rsidR="00700C35" w:rsidRPr="00843FA8" w:rsidRDefault="00700C35" w:rsidP="002631F2">
+          <w:p w14:paraId="7595B214" w14:textId="77777777" w:rsidR="00A42687" w:rsidRDefault="00A42687" w:rsidP="004E647A">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...36 lines deleted...]
-            </w:tcBorders>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3742" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1C6816" w14:textId="77777777" w:rsidR="00700C35" w:rsidRPr="00C9648E" w:rsidRDefault="00700C35" w:rsidP="00FA65E9">
+          <w:p w14:paraId="0ADD9996" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00C9648E" w:rsidRDefault="00A42687" w:rsidP="002631F2">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...25 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2892" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7259CDC1" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00C9648E" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700C35" w:rsidRPr="00843FA8" w14:paraId="20C5CD19" w14:textId="77777777" w:rsidTr="00444BD7">
+      <w:tr w:rsidR="00A42687" w:rsidRPr="00843FA8" w14:paraId="5152426B" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3289" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5017C130" w14:textId="77777777" w:rsidR="00700C35" w:rsidRDefault="00700C35" w:rsidP="00FA65E9">
+          <w:p w14:paraId="6E2CF359" w14:textId="77777777" w:rsidR="00A42687" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-            <w:tcW w:w="3742" w:type="dxa"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B739456" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C9648E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5B37B6" w14:textId="77777777" w:rsidR="00700C35" w:rsidRPr="00843FA8" w:rsidRDefault="00700C35" w:rsidP="00FA65E9">
+          <w:p w14:paraId="4D807C91" w14:textId="13AEFED9" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9A3B5F" w14:textId="77777777" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9648E">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Time:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3743" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587522D3" w14:textId="77777777" w:rsidR="00700C35" w:rsidRPr="00843FA8" w:rsidRDefault="00700C35" w:rsidP="00FA65E9">
+          <w:p w14:paraId="55379B6B" w14:textId="462CBEA3" w:rsidR="00A42687" w:rsidRPr="00843FA8" w:rsidRDefault="00A42687" w:rsidP="00FA65E9">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...24 lines deleted...]
-            </w:r>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...32 lines deleted...]
-          <w:p w14:paraId="1BC20FAE" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00291543" w:rsidRDefault="00291543" w:rsidP="003B2B56">
+      <w:tr w:rsidR="00D72D77" w:rsidRPr="00291543" w14:paraId="041A4160" w14:textId="77777777" w:rsidTr="00A42687">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9923" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="298697" w:themeFill="accent5" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="12313065" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00291543" w:rsidRDefault="00291543" w:rsidP="003B2B56">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="00B0F0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidRPr="00704B46">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00D72D77" w:rsidRPr="00291543">
-[...3 lines deleted...]
-                <w:color w:val="00B0F0"/>
+            <w:r w:rsidR="00D72D77" w:rsidRPr="00704B46">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MWP Trigger Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72D77" w:rsidRPr="00771596" w14:paraId="69FA4C59" w14:textId="77777777" w:rsidTr="00291543">
+      <w:tr w:rsidR="00D72D77" w:rsidRPr="00771596" w14:paraId="06F4D03A" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0946FE" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00DD249C" w:rsidRDefault="00D72D77" w:rsidP="003B2B56">
+          <w:p w14:paraId="7E4AB991" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00DD249C" w:rsidRDefault="00D72D77" w:rsidP="003B2B56">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00203445">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Water Supply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF58A77" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="003B2B56">
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="13BDEAA3" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sole source WTP – work activity will disrupt, or has a high risk of disrupting </w:t>
             </w:r>
-            <w:r w:rsidR="00203445" w:rsidRPr="00203445">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00203445" w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the continuous supply of drinking water to customers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FCDCB60" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="003B2B56">
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="77DF2589" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Networked WTP – work activity will result, or has a high risk of resulting in water storage reservoirs falling below normal operating levels </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54FFFB0A" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="003B2B56">
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="46AFED0F" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Assets – work activity will result, or has a high risk of resulting in the disruption of continuous </w:t>
             </w:r>
-            <w:r w:rsidR="00203445" w:rsidRPr="00203445">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00203445" w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">drinking </w:t>
             </w:r>
-            <w:r w:rsidRPr="00203445">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>water supply to customers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B4E8E50" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="003B2B56">
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="66262EB1" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Raw Water Off-takes / Raw Water Mains – work activity will impact, or has a high risk of impacting the supply of raw water to a WTP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB6918B" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="003B2B56">
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="61DA18C3" w14:textId="1C805647" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Party Activities – work activity undertaken by a third party that will impact, or has a high risk of impacting on the operation of </w:t>
             </w:r>
-            <w:r w:rsidR="00203445" w:rsidRPr="00203445">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="00203445" w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">drinking </w:t>
             </w:r>
-            <w:r w:rsidRPr="00203445">
-[...5 lines deleted...]
-              <w:t>water supply assets (i.e. excavations adjacent to Seqwater mains, water retailer operations, electricity disruptions, telecommunications disruptions)</w:t>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water supply assets (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B95DFE" w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i.e.,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> excavations adjacent to Seqwater mains, water retailer operations, electricity disruptions, telecommunications disruptions)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72D77" w:rsidRPr="00771596" w14:paraId="2FC56656" w14:textId="77777777" w:rsidTr="00291543">
+      <w:tr w:rsidR="00D72D77" w:rsidRPr="00771596" w14:paraId="5EED210E" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="424FDDC8" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00EB1BF6" w:rsidRDefault="00D72D77" w:rsidP="00291543">
+          <w:p w14:paraId="78E4FD4F" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00EB1BF6" w:rsidRDefault="00D72D77" w:rsidP="00291543">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00203445">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Water Quality / Water Quality Monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFC0745" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="00291543">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="03D6C167" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Raw Water Quality – work activity will impact, or has a high risk of impacting the raw water quality at a WTP intake (not including dam releases)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BAF8BBA" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="00291543">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="60C65014" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Produced Water Quality – work activity will impact, or has a high risk of impacting the quality of drinking water produced from a WTP </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5890381C" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="00291543">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="32FAE9EE" w14:textId="229A4BBD" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Quality Monitoring – work activity will prevent, or has a high risk of preventing the monitoring </w:t>
             </w:r>
-            <w:r w:rsidR="00203445" w:rsidRPr="00203445">
-[...5 lines deleted...]
-              <w:t>drinking water quality critical control points (does not include routine maintenance tasks, e.g. cleaning and calibrating a turbidity meter)</w:t>
+            <w:r w:rsidR="00203445" w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">drinking water quality critical control points (does not include routine maintenance tasks, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B95DFE" w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e.g.,</w:t>
+            </w:r>
+            <w:r w:rsidR="00203445" w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cleaning and calibrating a turbidity meter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72D77" w:rsidRPr="00771596" w14:paraId="78744111" w14:textId="77777777" w:rsidTr="00291543">
+      <w:tr w:rsidR="00D72D77" w:rsidRPr="00771596" w14:paraId="10A10FC7" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F3B4C1" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRDefault="00D72D77" w:rsidP="00291543">
+          <w:p w14:paraId="4A1A0EDF" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRDefault="00D72D77" w:rsidP="00291543">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00203445">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Flood Management Assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6A1CD8" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="00291543">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="64B9535B" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dam Gates – work activity will prevent, or has a high risk of preventing the ability to control releases of water from a dam gate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73E13DF1" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="00291543">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="34BFBBCD" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Structural Integrity – work activity will impact, or has a high risk of impacting the structural integrity of a flood management asset</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23123E97" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="00291543">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="3A9476F9" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Change in Storage Level – work activity will result, or has a high risk of resulting in a change in the storage level of a flood management asset</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DF7DA09" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00D72D77" w:rsidP="00291543">
-[...20 lines deleted...]
-              <w:t>Third Party Activities – work activity undertaken by a third party that will, or has a high risk of impacting on the operation of flood management assets (i.e. electricity disruptions, telecommunications disruptions)</w:t>
+          <w:p w14:paraId="6CA4FD94" w14:textId="3FD43919" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00D72D77" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Third Party Activities – work activity undertaken by a third party that will, or has a high risk of impacting on the operation of flood management assets (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B95DFE" w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i.e.,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> electricity disruptions, telecommunications disruptions)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72D77" w:rsidRPr="00771596" w14:paraId="1325437D" w14:textId="77777777" w:rsidTr="00291543">
+      <w:tr w:rsidR="00D72D77" w:rsidRPr="00771596" w14:paraId="4354C4DE" w14:textId="77777777" w:rsidTr="00A42687">
         <w:tblPrEx>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF1130D" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRDefault="00365219" w:rsidP="00291543">
+          <w:p w14:paraId="0DE70642" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRDefault="00365219" w:rsidP="00291543">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00203445">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Seqwater Discretion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9356" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2174A687" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00203445" w:rsidRDefault="00365219" w:rsidP="00291543">
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="72E7D7F5" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRPr="00A42687" w:rsidRDefault="00365219" w:rsidP="00A42687">
+            <w:pPr>
+              <w:pStyle w:val="TableBullet"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="397"/>
+              </w:tabs>
+              <w:ind w:left="314" w:hanging="283"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A42687">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A manager may require that a MWP be used to manage any work activity due to specific risks associated with the work activity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="179ADFF7" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRDefault="00D72D77" w:rsidP="00291543"/>
-    <w:sectPr w:rsidR="00D72D77" w:rsidSect="009623B4">
+    <w:p w14:paraId="26116406" w14:textId="77777777" w:rsidR="00D72D77" w:rsidRDefault="00D72D77" w:rsidP="00291543"/>
+    <w:sectPr w:rsidR="00D72D77" w:rsidSect="00704B46">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="425" w:bottom="851" w:left="709" w:header="454" w:footer="233" w:gutter="0"/>
+      <w:pgMar w:top="1814" w:right="992" w:bottom="851" w:left="992" w:header="425" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FBA58A3" w14:textId="77777777" w:rsidR="00AD0F30" w:rsidRDefault="00AD0F30">
+    <w:p w14:paraId="4F6846E9" w14:textId="77777777" w:rsidR="00AD0F30" w:rsidRDefault="00AD0F30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AE72F51" w14:textId="77777777" w:rsidR="00AD0F30" w:rsidRDefault="00AD0F30">
+    <w:p w14:paraId="1FEB1590" w14:textId="77777777" w:rsidR="00AD0F30" w:rsidRDefault="00AD0F30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Roboto Condensed">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="50C8F14F" w14:textId="77777777" w:rsidR="00525424" w:rsidRDefault="00525424">
+  <w:p w14:paraId="066F394F" w14:textId="77777777" w:rsidR="00B95DFE" w:rsidRDefault="00B95DFE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:tbl>
-[...686 lines deleted...]
-  <w:p w14:paraId="4B8AB216" w14:textId="77777777" w:rsidR="00525424" w:rsidRPr="00D617C7" w:rsidRDefault="00525424" w:rsidP="00525424">
+  <w:p w14:paraId="4BA9187F" w14:textId="6D455AA6" w:rsidR="00525424" w:rsidRPr="00EB4C31" w:rsidRDefault="00EB4C31" w:rsidP="00EB4C31">
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:snapToGrid w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D617C7">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:color w:val="1F497D" w:themeColor="text2"/>
+        <w:snapToGrid w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>The controlled version of this document is registered. All other versions are uncontrolled.</w:t>
+      <w:t>FRM-00778 v.4 07/06/2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="59A6AF18" w14:textId="77777777" w:rsidR="00A21583" w:rsidRPr="00457CBE" w:rsidRDefault="00A21583" w:rsidP="00A55221">
+  <w:p w14:paraId="57497940" w14:textId="241DA965" w:rsidR="00A21583" w:rsidRPr="003D2EE2" w:rsidRDefault="00EB4C31" w:rsidP="00EB4C31">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...412 lines deleted...]
-      </w:tabs>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="003D2EE2">
+    <w:r>
       <w:rPr>
         <w:snapToGrid w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">         </w:t>
+      <w:t>FRM-00778 v.4 07/06/2024</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EDFAEC4" w14:textId="77777777" w:rsidR="00AD0F30" w:rsidRDefault="00AD0F30">
+    <w:p w14:paraId="0436F8D3" w14:textId="77777777" w:rsidR="00AD0F30" w:rsidRDefault="00AD0F30">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="264066F4" w14:textId="77777777" w:rsidR="00AD0F30" w:rsidRDefault="00AD0F30">
+    <w:p w14:paraId="79BDCF7C" w14:textId="77777777" w:rsidR="00AD0F30" w:rsidRDefault="00AD0F30">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1D87750F" w14:textId="77777777" w:rsidR="00525424" w:rsidRDefault="00525424">
+  <w:p w14:paraId="39E78989" w14:textId="77777777" w:rsidR="00B95DFE" w:rsidRDefault="00B95DFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="23D2F66F" w14:textId="77777777" w:rsidR="00525424" w:rsidRPr="00F1521A" w:rsidRDefault="00525424" w:rsidP="00525424">
+  <w:p w14:paraId="26ED50D8" w14:textId="68A97D14" w:rsidR="00525424" w:rsidRPr="00F1521A" w:rsidRDefault="00EB4C31" w:rsidP="00EB4C31">
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="6"/>
-        <w:szCs w:val="6"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="_Hlk520207101"/>
-    <w:bookmarkStart w:id="1" w:name="_Hlk520207102"/>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Times New Roman"/>
         <w:noProof/>
+        <w:szCs w:val="24"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B580B2B" wp14:editId="2BB14E0F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="100ACE29" wp14:editId="2B9019AC">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>5391150</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-651510</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>182880</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1354455" cy="350520"/>
+          <wp:extent cx="7585075" cy="917575"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Picture 4"/>
+          <wp:docPr id="27" name="Picture 27"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1" name="Picture 1"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...6 lines deleted...]
-                  <a:srcRect/>
+                  <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1354455" cy="350520"/>
+                    <a:ext cx="7585075" cy="917575"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:bookmarkStart w:id="2" w:name="_Hlk5794851"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:alias w:val="Details"/>
+        <w:tag w:val="Status"/>
+        <w:id w:val="1729339513"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="BodyTextChar"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Form</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        <w:rStyle w:val="BodyTextChar"/>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>Corporate Safety - Form</w:t>
-[...2 lines deleted...]
-    <w:r w:rsidRPr="00F1521A">
       <w:br/>
     </w:r>
-    <w:r>
-[...83 lines deleted...]
-    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rStyle w:val="HeaderChar"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00BDF1" w:themeColor="background2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:alias w:val="Title"/>
+        <w:tag w:val=""/>
+        <w:id w:val="-1283646220"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="HeaderChar"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="00BDF1" w:themeColor="background2"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>Major Works Permit</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="587ED40F" w14:textId="77777777" w:rsidR="00A21583" w:rsidRDefault="00A21583" w:rsidP="00E44C6C">
+  <w:p w14:paraId="75642427" w14:textId="3833A7E7" w:rsidR="00A21583" w:rsidRPr="00EB4C31" w:rsidRDefault="00EB4C31" w:rsidP="00EB4C31">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Headerstyle"/>
+      <w:spacing w:before="600"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00BE48CF">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73AAF7AE" wp14:editId="00ECB1CB">
-[...2 lines deleted...]
-          <wp:docPr id="5" name="Picture 0" descr="SEQWater_HOR_CMYK_300.jpg"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="007A58A0" wp14:editId="70A6A42D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-629920</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>5294</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7560000" cy="1537411"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="28" name="Picture 28"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 0" descr="SEQWater_HOR_CMYK_300.jpg"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="6" name="Picture 6"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1704975" cy="438150"/>
+                    <a:ext cx="7560000" cy="1537411"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...5 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...28 lines deleted...]
-    </w:pPr>
     <w:r>
-      <w:rPr>
-[...70 lines deleted...]
-      </mc:AlternateContent>
+      <w:t>Major Works Permit Form</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F67DDF"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:nsid w:val="01FB28C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E76216EC"/>
+    <w:styleLink w:val="ListParagraph"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="ListParagraph0"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="425" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="ListParagraph2"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="850" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="ListParagraph3"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="ListParagraph4"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1700" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="ListParagraph5"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2125" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="ListParagraph6"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2550" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2975" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3400" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3825"/>
+        </w:tabs>
+        <w:ind w:left="3825" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07284AE9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23200434"/>
+    <w:styleLink w:val="ListAlpha"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="425"/>
+        </w:tabs>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1275"/>
+        </w:tabs>
+        <w:ind w:left="1275" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1700"/>
+        </w:tabs>
+        <w:ind w:left="1700" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2125"/>
+        </w:tabs>
+        <w:ind w:left="2125" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2550"/>
+        </w:tabs>
+        <w:ind w:left="2550" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2975"/>
+        </w:tabs>
+        <w:ind w:left="2975" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3400"/>
+        </w:tabs>
+        <w:ind w:left="3400" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3825"/>
+        </w:tabs>
+        <w:ind w:left="3825" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08112BAB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DBB65D6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="425"/>
+        </w:tabs>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListAlpha2"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListAlpha3"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1275"/>
+        </w:tabs>
+        <w:ind w:left="1275" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="ListAlpha4"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1700"/>
+        </w:tabs>
+        <w:ind w:left="1700" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="ListAlpha5"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2125"/>
+        </w:tabs>
+        <w:ind w:left="2125" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListAlpha6"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2550"/>
+        </w:tabs>
+        <w:ind w:left="2550" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2975"/>
+        </w:tabs>
+        <w:ind w:left="2975" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3400"/>
+        </w:tabs>
+        <w:ind w:left="3400" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3825"/>
+        </w:tabs>
+        <w:ind w:left="3825" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CCD4DAA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F78A1DCA"/>
+    <w:styleLink w:val="ListTableBullet"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1571" w:hanging="360"/>
-[...451 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="680"/>
+        </w:tabs>
+        <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9874F7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4522A5EA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="TableBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:pStyle w:val="TableBullet2"/>
+      <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="680"/>
+        </w:tabs>
+        <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-31680"/>
+        </w:tabs>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C913CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03F635CC"/>
+    <w:nsid w:val="24741D40"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E15AD974"/>
+    <w:styleLink w:val="ListNumber"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="425"/>
+        </w:tabs>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1275"/>
+        </w:tabs>
+        <w:ind w:left="1275" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1700"/>
+        </w:tabs>
+        <w:ind w:left="1700" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2125"/>
+        </w:tabs>
+        <w:ind w:left="2125" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2550"/>
+        </w:tabs>
+        <w:ind w:left="2550" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2975" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="E1001A"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3400" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="E1001A"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3825" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="E1001A"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29637D0F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="736ECFBA"/>
+    <w:numStyleLink w:val="ListTableNumber"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353912ED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D2F0CB50"/>
+    <w:styleLink w:val="ListBullet"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="340"/>
+          <w:tab w:val="num" w:pos="425"/>
         </w:tabs>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
-        <w:sz w:val="22"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="340"/>
+          <w:tab w:val="num" w:pos="850"/>
         </w:tabs>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:left="850" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
-        <w:sz w:val="22"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...119 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="340"/>
+          <w:tab w:val="num" w:pos="1275"/>
         </w:tabs>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:left="1275" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
-        <w:sz w:val="22"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1700"/>
+        </w:tabs>
+        <w:ind w:left="1700" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2125"/>
+        </w:tabs>
+        <w:ind w:left="2125" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2550"/>
+        </w:tabs>
+        <w:ind w:left="2550" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman" w:hint="default"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2975" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="3400" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3825" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A6F0327"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="70527258"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="NbrHeading1"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="NbrHeading2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="NbrHeading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="NbrHeading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="1276"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="00AFF0" w:themeColor="accent1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="NbrHeading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="1276"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="003859" w:themeColor="text2"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="1"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40071FAE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFBA43FC"/>
+    <w:styleLink w:val="ListNumberedHeadings"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+        <w:color w:val="808285" w:themeColor="accent2"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="1276"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="00AFF0" w:themeColor="accent1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:left="1276" w:hanging="1276"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="003859" w:themeColor="text2"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-32767" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="1"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25741012"/>
+    <w:nsid w:val="51D22AE3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23200434"/>
+    <w:styleLink w:val="Style1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListAlpha0"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="425"/>
+        </w:tabs>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="850"/>
+        </w:tabs>
+        <w:ind w:left="850" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1275"/>
+        </w:tabs>
+        <w:ind w:left="1275" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1700"/>
+        </w:tabs>
+        <w:ind w:left="1700" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2125"/>
+        </w:tabs>
+        <w:ind w:left="2125" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2550"/>
+        </w:tabs>
+        <w:ind w:left="2550" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2975"/>
+        </w:tabs>
+        <w:ind w:left="2975" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3400"/>
+        </w:tabs>
+        <w:ind w:left="3400" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3825"/>
+        </w:tabs>
+        <w:ind w:left="3825" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="596E18C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7772BC30"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="8718388A"/>
+    <w:lvl w:ilvl="0" w:tplc="74929B48">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber0"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
       </w:rPr>
-    </w:lvl>
-[...111 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber4"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber6"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="295020E9"/>
-[...1732 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C6B34EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84B486AC"/>
     <w:styleLink w:val="Bulletlist"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1702" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B0F0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="425"/>
@@ -14015,280 +10943,204 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626E5373"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="736ECFBA"/>
+    <w:styleLink w:val="ListTableNumber"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="TableNumber"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="TableNumber2"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...49 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...9 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-    </w:lvl>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62DF486B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84B486AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1702" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B0F0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="709" w:hanging="425"/>
       </w:pPr>
@@ -14362,975 +11214,461 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C86CF6"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F166C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F4087D90"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="C1DCC26E"/>
+    <w:lvl w:ilvl="0" w:tplc="779AB8EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...111 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:strike w:val="0"/>
-[...1 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:color w:val="004A88"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C5C47F54">
+    <w:lvl w:ilvl="1" w:tplc="B2D4FD3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...364 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7AC8DBE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72360C16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="004A88"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B2D4FD3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet5"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="7AC8DBE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet6"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72360C16">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="004A88"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B2D4FD3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7AC8DBE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="004987" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...118 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="893590443">
+  <w:num w:numId="1" w16cid:durableId="267659353">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1322007677">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="2" w16cid:durableId="1008603569">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="282688228">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="3" w16cid:durableId="144208517">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1677003066">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="174270913">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1193155018">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="335809387">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="711077508">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="701516641">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="146286964">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1295599557">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="448746360">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="360395157">
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
-      <w:startOverride w:val="1"/>
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="NbrHeading1"/>
+        <w:lvlText w:val="%1"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="851"/>
+          </w:tabs>
+          <w:ind w:left="851" w:hanging="851"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+          <w:color w:val="808285" w:themeColor="accent2"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="NbrHeading2"/>
+        <w:lvlText w:val="%1.%2"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="851"/>
+          </w:tabs>
+          <w:ind w:left="851" w:hanging="851"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+          <w:color w:val="808285" w:themeColor="accent2"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:lvl w:ilvl="2">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="NbrHeading3"/>
+        <w:lvlText w:val="%1.%2.%3"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="851"/>
+          </w:tabs>
+          <w:ind w:left="851" w:hanging="851"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+          <w:color w:val="808285" w:themeColor="accent2"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:lvl w:ilvl="3">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="NbrHeading4"/>
+        <w:lvlText w:val="%1.%2.%3.%4"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1276"/>
+          </w:tabs>
+          <w:ind w:left="1276" w:hanging="1276"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+          <w:color w:val="00AFF0" w:themeColor="accent1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:lvl w:ilvl="4">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="NbrHeading5"/>
+        <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1276"/>
+          </w:tabs>
+          <w:ind w:left="1276" w:hanging="1276"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed" w:hint="default"/>
+          <w:color w:val="003859" w:themeColor="text2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:lvl w:ilvl="5">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="-32767" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:lvl w:ilvl="6">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:lvlRestart w:val="1"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:lvl w:ilvl="7">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:suff w:val="nothing"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:lvl w:ilvl="8">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="none"/>
+        <w:suff w:val="space"/>
+        <w:lvlText w:val=""/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1720745409">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="14" w16cid:durableId="1360010737">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1782724597">
-[...17 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="362872918">
+  <w:num w:numId="15" w16cid:durableId="1381785559">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1242714353">
-[...17 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1436897234">
+  <w:num w:numId="16" w16cid:durableId="1524056419">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1143085043">
-[...74 lines deleted...]
-  <w:numIdMacAtCleanup w:val="7"/>
+  <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="76"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="510"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <o:colormru v:ext="edit" colors="#00adef"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000572B3"/>
     <w:rsid w:val="00002A8F"/>
     <w:rsid w:val="000049C1"/>
     <w:rsid w:val="000115EB"/>
     <w:rsid w:val="00016863"/>
     <w:rsid w:val="00016EE0"/>
     <w:rsid w:val="000170E3"/>
     <w:rsid w:val="00017CBD"/>
     <w:rsid w:val="000215BE"/>
     <w:rsid w:val="00022335"/>
     <w:rsid w:val="0002409D"/>
     <w:rsid w:val="00024C76"/>
     <w:rsid w:val="00027A36"/>
     <w:rsid w:val="00030D35"/>
     <w:rsid w:val="00035CB1"/>
     <w:rsid w:val="000421D6"/>
     <w:rsid w:val="000426EC"/>
     <w:rsid w:val="00042C78"/>
     <w:rsid w:val="00046694"/>
     <w:rsid w:val="000503B2"/>
     <w:rsid w:val="000572B3"/>
     <w:rsid w:val="00072D73"/>
     <w:rsid w:val="0007560A"/>
     <w:rsid w:val="0007647E"/>
     <w:rsid w:val="00081411"/>
     <w:rsid w:val="000879D2"/>
     <w:rsid w:val="00094CB9"/>
     <w:rsid w:val="000976C9"/>
     <w:rsid w:val="00097D20"/>
     <w:rsid w:val="000B6C14"/>
     <w:rsid w:val="000C1893"/>
     <w:rsid w:val="000C2351"/>
     <w:rsid w:val="000C2A4B"/>
     <w:rsid w:val="000D2D8B"/>
     <w:rsid w:val="000D3D8A"/>
     <w:rsid w:val="000D3E79"/>
     <w:rsid w:val="000D613A"/>
     <w:rsid w:val="000E02F1"/>
     <w:rsid w:val="000E1FEB"/>
     <w:rsid w:val="000E3981"/>
-    <w:rsid w:val="000F6AA0"/>
     <w:rsid w:val="001005A8"/>
     <w:rsid w:val="00103B01"/>
     <w:rsid w:val="001049AF"/>
     <w:rsid w:val="00114577"/>
     <w:rsid w:val="001174E6"/>
     <w:rsid w:val="00121199"/>
     <w:rsid w:val="001266C2"/>
     <w:rsid w:val="00127905"/>
     <w:rsid w:val="00130933"/>
     <w:rsid w:val="001315D7"/>
     <w:rsid w:val="00131C6F"/>
     <w:rsid w:val="00133573"/>
     <w:rsid w:val="0013399B"/>
     <w:rsid w:val="00141E2D"/>
     <w:rsid w:val="001420FD"/>
     <w:rsid w:val="00142C10"/>
     <w:rsid w:val="00144A77"/>
     <w:rsid w:val="00157011"/>
     <w:rsid w:val="00171CCE"/>
     <w:rsid w:val="0017449A"/>
     <w:rsid w:val="00175808"/>
     <w:rsid w:val="00177339"/>
     <w:rsid w:val="001867A2"/>
     <w:rsid w:val="001919CD"/>
     <w:rsid w:val="001A00D3"/>
@@ -15518,50 +11856,51 @@
     <w:rsid w:val="006655BC"/>
     <w:rsid w:val="00682486"/>
     <w:rsid w:val="00683897"/>
     <w:rsid w:val="00690228"/>
     <w:rsid w:val="00693642"/>
     <w:rsid w:val="006958E1"/>
     <w:rsid w:val="00695A32"/>
     <w:rsid w:val="006A0FA4"/>
     <w:rsid w:val="006A2AA5"/>
     <w:rsid w:val="006B0146"/>
     <w:rsid w:val="006B2AB1"/>
     <w:rsid w:val="006B3F71"/>
     <w:rsid w:val="006C0759"/>
     <w:rsid w:val="006C7089"/>
     <w:rsid w:val="006D08FA"/>
     <w:rsid w:val="006E5E15"/>
     <w:rsid w:val="006F4715"/>
     <w:rsid w:val="006F4FEF"/>
     <w:rsid w:val="006F712F"/>
     <w:rsid w:val="007009FB"/>
     <w:rsid w:val="00700C35"/>
     <w:rsid w:val="00701943"/>
     <w:rsid w:val="00701B7B"/>
     <w:rsid w:val="00701CD2"/>
     <w:rsid w:val="0070474A"/>
+    <w:rsid w:val="00704B46"/>
     <w:rsid w:val="00710239"/>
     <w:rsid w:val="00710C74"/>
     <w:rsid w:val="00714FDE"/>
     <w:rsid w:val="00715279"/>
     <w:rsid w:val="007179BA"/>
     <w:rsid w:val="00722340"/>
     <w:rsid w:val="00725DED"/>
     <w:rsid w:val="00726B48"/>
     <w:rsid w:val="00734DEA"/>
     <w:rsid w:val="0073579A"/>
     <w:rsid w:val="00735BC8"/>
     <w:rsid w:val="0074687A"/>
     <w:rsid w:val="007557D0"/>
     <w:rsid w:val="00757463"/>
     <w:rsid w:val="00771596"/>
     <w:rsid w:val="0077231A"/>
     <w:rsid w:val="00772526"/>
     <w:rsid w:val="00777633"/>
     <w:rsid w:val="00786344"/>
     <w:rsid w:val="007A154C"/>
     <w:rsid w:val="007A2C75"/>
     <w:rsid w:val="007A5723"/>
     <w:rsid w:val="007B7A77"/>
     <w:rsid w:val="007C28C0"/>
     <w:rsid w:val="007C6FBA"/>
@@ -15579,50 +11918,51 @@
     <w:rsid w:val="00813F67"/>
     <w:rsid w:val="008152F9"/>
     <w:rsid w:val="00815765"/>
     <w:rsid w:val="00815F0E"/>
     <w:rsid w:val="00827070"/>
     <w:rsid w:val="008310B8"/>
     <w:rsid w:val="008319D3"/>
     <w:rsid w:val="008349DC"/>
     <w:rsid w:val="00834DFF"/>
     <w:rsid w:val="00840B58"/>
     <w:rsid w:val="00841C58"/>
     <w:rsid w:val="008428E1"/>
     <w:rsid w:val="00843FA8"/>
     <w:rsid w:val="0084661D"/>
     <w:rsid w:val="00850D18"/>
     <w:rsid w:val="00852975"/>
     <w:rsid w:val="008557B5"/>
     <w:rsid w:val="008652E8"/>
     <w:rsid w:val="00866E9C"/>
     <w:rsid w:val="00867EEB"/>
     <w:rsid w:val="00873F14"/>
     <w:rsid w:val="00874C91"/>
     <w:rsid w:val="00886926"/>
     <w:rsid w:val="0088702A"/>
     <w:rsid w:val="00890AF8"/>
+    <w:rsid w:val="00893A55"/>
     <w:rsid w:val="0089652C"/>
     <w:rsid w:val="00897B63"/>
     <w:rsid w:val="008A31D6"/>
     <w:rsid w:val="008A6A60"/>
     <w:rsid w:val="008A7725"/>
     <w:rsid w:val="008B32DF"/>
     <w:rsid w:val="008B6116"/>
     <w:rsid w:val="008C5BBA"/>
     <w:rsid w:val="008C696E"/>
     <w:rsid w:val="008D164B"/>
     <w:rsid w:val="008D43D7"/>
     <w:rsid w:val="0090040C"/>
     <w:rsid w:val="00902D58"/>
     <w:rsid w:val="009057AC"/>
     <w:rsid w:val="00911386"/>
     <w:rsid w:val="0092098F"/>
     <w:rsid w:val="00921225"/>
     <w:rsid w:val="00921A16"/>
     <w:rsid w:val="00924F93"/>
     <w:rsid w:val="0092629A"/>
     <w:rsid w:val="00930613"/>
     <w:rsid w:val="00932662"/>
     <w:rsid w:val="00933DE5"/>
     <w:rsid w:val="00935E95"/>
     <w:rsid w:val="0094191C"/>
@@ -15638,50 +11978,51 @@
     <w:rsid w:val="00973E69"/>
     <w:rsid w:val="00981996"/>
     <w:rsid w:val="009870CA"/>
     <w:rsid w:val="00990F47"/>
     <w:rsid w:val="00992A27"/>
     <w:rsid w:val="0099357D"/>
     <w:rsid w:val="00995296"/>
     <w:rsid w:val="00996B8B"/>
     <w:rsid w:val="009A0217"/>
     <w:rsid w:val="009A7A27"/>
     <w:rsid w:val="009B1DFB"/>
     <w:rsid w:val="009B31B7"/>
     <w:rsid w:val="009C01B2"/>
     <w:rsid w:val="009D060A"/>
     <w:rsid w:val="009D4C75"/>
     <w:rsid w:val="009D5B4B"/>
     <w:rsid w:val="009F7173"/>
     <w:rsid w:val="00A113AC"/>
     <w:rsid w:val="00A14282"/>
     <w:rsid w:val="00A15C8E"/>
     <w:rsid w:val="00A21583"/>
     <w:rsid w:val="00A2333C"/>
     <w:rsid w:val="00A27916"/>
     <w:rsid w:val="00A365F5"/>
     <w:rsid w:val="00A36FCC"/>
+    <w:rsid w:val="00A42687"/>
     <w:rsid w:val="00A4582B"/>
     <w:rsid w:val="00A4621C"/>
     <w:rsid w:val="00A46FBF"/>
     <w:rsid w:val="00A50369"/>
     <w:rsid w:val="00A5062B"/>
     <w:rsid w:val="00A54F1B"/>
     <w:rsid w:val="00A55221"/>
     <w:rsid w:val="00A55419"/>
     <w:rsid w:val="00A557EE"/>
     <w:rsid w:val="00A570E0"/>
     <w:rsid w:val="00A605EF"/>
     <w:rsid w:val="00A62974"/>
     <w:rsid w:val="00A7448F"/>
     <w:rsid w:val="00A80417"/>
     <w:rsid w:val="00A81784"/>
     <w:rsid w:val="00A87075"/>
     <w:rsid w:val="00A9092E"/>
     <w:rsid w:val="00A96B58"/>
     <w:rsid w:val="00A971B4"/>
     <w:rsid w:val="00A97D9A"/>
     <w:rsid w:val="00AA4953"/>
     <w:rsid w:val="00AB11B4"/>
     <w:rsid w:val="00AC4F83"/>
     <w:rsid w:val="00AC626B"/>
     <w:rsid w:val="00AD0F30"/>
@@ -15690,61 +12031,63 @@
     <w:rsid w:val="00AE05CE"/>
     <w:rsid w:val="00AE3156"/>
     <w:rsid w:val="00AE573E"/>
     <w:rsid w:val="00AE61FE"/>
     <w:rsid w:val="00AF3CFB"/>
     <w:rsid w:val="00AF56CA"/>
     <w:rsid w:val="00B055EF"/>
     <w:rsid w:val="00B07B14"/>
     <w:rsid w:val="00B1128F"/>
     <w:rsid w:val="00B12B8D"/>
     <w:rsid w:val="00B154D4"/>
     <w:rsid w:val="00B15F27"/>
     <w:rsid w:val="00B1616F"/>
     <w:rsid w:val="00B20EE1"/>
     <w:rsid w:val="00B23F91"/>
     <w:rsid w:val="00B24936"/>
     <w:rsid w:val="00B25E10"/>
     <w:rsid w:val="00B31411"/>
     <w:rsid w:val="00B32D2A"/>
     <w:rsid w:val="00B3554C"/>
     <w:rsid w:val="00B41728"/>
     <w:rsid w:val="00B42B8C"/>
     <w:rsid w:val="00B50CE0"/>
     <w:rsid w:val="00B5291D"/>
     <w:rsid w:val="00B5415D"/>
+    <w:rsid w:val="00B57653"/>
     <w:rsid w:val="00B62CEC"/>
     <w:rsid w:val="00B6594E"/>
     <w:rsid w:val="00B758B5"/>
     <w:rsid w:val="00B82263"/>
     <w:rsid w:val="00B826BB"/>
     <w:rsid w:val="00B87FD7"/>
     <w:rsid w:val="00B91232"/>
     <w:rsid w:val="00B914C6"/>
     <w:rsid w:val="00B91C1F"/>
     <w:rsid w:val="00B92EB0"/>
     <w:rsid w:val="00B94862"/>
+    <w:rsid w:val="00B95DFE"/>
     <w:rsid w:val="00BA22CD"/>
     <w:rsid w:val="00BA49E9"/>
     <w:rsid w:val="00BA6D2C"/>
     <w:rsid w:val="00BB0411"/>
     <w:rsid w:val="00BC0197"/>
     <w:rsid w:val="00BC204C"/>
     <w:rsid w:val="00BC3595"/>
     <w:rsid w:val="00BC48DF"/>
     <w:rsid w:val="00BC6FC7"/>
     <w:rsid w:val="00BC7C54"/>
     <w:rsid w:val="00BD0169"/>
     <w:rsid w:val="00BD2E79"/>
     <w:rsid w:val="00BD5E0C"/>
     <w:rsid w:val="00BE5B02"/>
     <w:rsid w:val="00BF0D25"/>
     <w:rsid w:val="00C05DD1"/>
     <w:rsid w:val="00C07678"/>
     <w:rsid w:val="00C07D7D"/>
     <w:rsid w:val="00C13B92"/>
     <w:rsid w:val="00C13D80"/>
     <w:rsid w:val="00C144D2"/>
     <w:rsid w:val="00C20195"/>
     <w:rsid w:val="00C2195F"/>
     <w:rsid w:val="00C2246F"/>
     <w:rsid w:val="00C30709"/>
@@ -15803,63 +12146,65 @@
     <w:rsid w:val="00DE6542"/>
     <w:rsid w:val="00DF235D"/>
     <w:rsid w:val="00DF3EFD"/>
     <w:rsid w:val="00DF5545"/>
     <w:rsid w:val="00E0143C"/>
     <w:rsid w:val="00E05697"/>
     <w:rsid w:val="00E10326"/>
     <w:rsid w:val="00E14867"/>
     <w:rsid w:val="00E27F4B"/>
     <w:rsid w:val="00E30A4F"/>
     <w:rsid w:val="00E33FB3"/>
     <w:rsid w:val="00E416BF"/>
     <w:rsid w:val="00E44C6C"/>
     <w:rsid w:val="00E61168"/>
     <w:rsid w:val="00E62BAA"/>
     <w:rsid w:val="00E63DBD"/>
     <w:rsid w:val="00E703B8"/>
     <w:rsid w:val="00E72172"/>
     <w:rsid w:val="00E73FE6"/>
     <w:rsid w:val="00E777A4"/>
     <w:rsid w:val="00E804A5"/>
     <w:rsid w:val="00E90187"/>
     <w:rsid w:val="00E972A1"/>
     <w:rsid w:val="00EA6452"/>
     <w:rsid w:val="00EA7413"/>
+    <w:rsid w:val="00EB4C31"/>
     <w:rsid w:val="00EC62E2"/>
     <w:rsid w:val="00ED0DDC"/>
     <w:rsid w:val="00EE126D"/>
     <w:rsid w:val="00EE451E"/>
     <w:rsid w:val="00EE4DC4"/>
     <w:rsid w:val="00EE5145"/>
     <w:rsid w:val="00EE57E6"/>
     <w:rsid w:val="00EF19B6"/>
     <w:rsid w:val="00EF4783"/>
     <w:rsid w:val="00EF5BB2"/>
     <w:rsid w:val="00F10D0D"/>
     <w:rsid w:val="00F13063"/>
     <w:rsid w:val="00F1776C"/>
+    <w:rsid w:val="00F2090A"/>
     <w:rsid w:val="00F22C2F"/>
     <w:rsid w:val="00F40016"/>
     <w:rsid w:val="00F42112"/>
     <w:rsid w:val="00F424CC"/>
     <w:rsid w:val="00F43F19"/>
     <w:rsid w:val="00F468C5"/>
     <w:rsid w:val="00F547A0"/>
     <w:rsid w:val="00F55634"/>
     <w:rsid w:val="00F62199"/>
     <w:rsid w:val="00F65442"/>
     <w:rsid w:val="00F7208A"/>
     <w:rsid w:val="00F72447"/>
     <w:rsid w:val="00F75791"/>
     <w:rsid w:val="00F75E48"/>
     <w:rsid w:val="00F8520C"/>
     <w:rsid w:val="00F8528E"/>
     <w:rsid w:val="00F93214"/>
     <w:rsid w:val="00F93AF7"/>
     <w:rsid w:val="00F93F32"/>
     <w:rsid w:val="00F94C64"/>
     <w:rsid w:val="00F965DE"/>
     <w:rsid w:val="00F972E0"/>
     <w:rsid w:val="00FA1450"/>
     <w:rsid w:val="00FA2B32"/>
     <w:rsid w:val="00FA65E9"/>
@@ -15870,248 +12215,252 @@
     <w:rsid w:val="00FB7C02"/>
     <w:rsid w:val="00FC61E6"/>
     <w:rsid w:val="00FD49E7"/>
     <w:rsid w:val="00FE14CB"/>
     <w:rsid w:val="00FE612E"/>
     <w:rsid w:val="00FF0DB1"/>
     <w:rsid w:val="00FF6351"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241">
+    <o:shapedefaults v:ext="edit" spidmax="12289">
       <o:colormru v:ext="edit" colors="#00adef"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="26333600"/>
+  <w14:docId w14:val="4E16F576"/>
   <w15:docId w15:val="{03A1F0CC-FCB5-4BE0-8CC7-0145D0FDA0AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:uiPriority="19" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="15" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
@@ -16267,416 +12616,479 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004B16E0"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="264" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="004B16E0"/>
+    <w:rsid w:val="00B57653"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="60"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="480" w:after="360" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="00AFF0" w:themeColor="accent1"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="004B16E0"/>
+    <w:rsid w:val="00B57653"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:left="357" w:hanging="357"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="004987" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
-    <w:rsid w:val="004B16E0"/>
+    <w:rsid w:val="00B57653"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="120"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:color w:val="004987" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
-    <w:rsid w:val="004B16E0"/>
+    <w:rsid w:val="00B57653"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
+      <w:bCs/>
+      <w:color w:val="00AFF0" w:themeColor="accent1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="Heading5Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:iCs/>
-      <w:sz w:val="24"/>
+      <w:color w:val="003859" w:themeColor="text2"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00B57653"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00B57653"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="004B16E0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="24" w:space="8" w:color="00AFF0" w:themeColor="accent1"/>
+      </w:pBdr>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="003859" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="004B16E0"/>
+    <w:rsid w:val="00B57653"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="004B16E0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="00AFF0" w:themeColor="accent1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004B16E0"/>
     <w:pPr>
       <w:ind w:left="318" w:hanging="318"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="004B16E0"/>
+    <w:uiPriority w:val="15"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
-      <w:color w:val="800080"/>
+      <w:color w:val="auto"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:basedOn w:val="NoSpacing"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
-      <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004B16E0"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:aliases w:val="Answers Lined Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="003C1117"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="00E44C6C"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:color w:val="003859" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C54896"/>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0017449A"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="ListParagraph0">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="BodyText"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="008C696E"/>
+    <w:rsid w:val="00B57653"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
-    <w:rsid w:val="006958E1"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
       <w:sz w:val="18"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C7011B"/>
+    <w:rsid w:val="00B57653"/>
     <w:pPr>
-      <w:keepLines/>
-[...3 lines deleted...]
-      <w:spacing w:before="0" w:after="60"/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Narrow"/>
-      <w:b w:val="0"/>
       <w:bCs/>
-      <w:color w:val="00B0F0"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:color w:val="00AFF0" w:themeColor="accent1"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="64"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00C7011B"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Narrow"/>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
       <w:bCs/>
-      <w:color w:val="00B0F0"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="00AFF0" w:themeColor="accent1"/>
+      <w:sz w:val="64"/>
+      <w:szCs w:val="64"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C7011B"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B57653"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
     <w:name w:val="Table text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TabletextChar"/>
     <w:qFormat/>
     <w:rsid w:val="007179BA"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="34"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading2">
     <w:name w:val="Table heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007179BA"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:color w:val="00B0F0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabletextChar">
     <w:name w:val="Table text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Tabletext"/>
     <w:locked/>
     <w:rsid w:val="007179BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Bulletlist">
     <w:name w:val="Bullet list"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D72D77"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="43"/>
+        <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading20">
     <w:name w:val="Table heading_2"/>
     <w:link w:val="Tableheading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D72D77"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="00B0F0"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tableheading2Char">
     <w:name w:val="Table heading_2 Char"/>
     <w:link w:val="Tableheading20"/>
     <w:rsid w:val="00D72D77"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="00B0F0"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="SeqwaterTable1">
@@ -16718,295 +13130,1949 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="pct20" w:color="00B0F0" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ListParagraph"/>
+    <w:link w:val="ListParagraph0"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00D72D77"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
     <w:name w:val="List Paragraph 1"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="ListParagraph0"/>
     <w:qFormat/>
     <w:rsid w:val="00D72D77"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1560" w:hanging="425"/>
-      <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00772526"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00772526"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00772526"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00772526"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00772526"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNoBorders1">
     <w:name w:val="Table No Borders1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00525424"/>
+    <w:rsid w:val="00B57653"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:bCs/>
+      <w:color w:val="00AFF0" w:themeColor="accent1"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixH1">
+    <w:name w:val="Appendix H1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:pageBreakBefore/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="004987" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixH2">
+    <w:name w:val="Appendix H2"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:iCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="004987" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixH3">
+    <w:name w:val="Appendix H3"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AutoCorrect">
+    <w:name w:val="AutoCorrect"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText4">
+    <w:name w:val="Body Text 4"/>
+    <w:basedOn w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText5">
+    <w:name w:val="Body Text 5"/>
+    <w:basedOn w:val="BodyText4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText6">
+    <w:name w:val="Body Text 6"/>
+    <w:basedOn w:val="BodyText5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="003859" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TOCHeadingChar"/>
+    <w:uiPriority w:val="39"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TOCHeadingChar">
+    <w:name w:val="TOC Heading Char"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="TOCHeading"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:bCs/>
+      <w:color w:val="00AFF0" w:themeColor="accent1"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contents">
+    <w:name w:val="Contents"/>
+    <w:basedOn w:val="TOCHeading"/>
+    <w:link w:val="ContentsChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ContentsChar">
+    <w:name w:val="Contents Char"/>
+    <w:basedOn w:val="TOCHeadingChar"/>
+    <w:link w:val="Contents"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:bCs/>
+      <w:color w:val="00AFF0" w:themeColor="accent1"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoverDetails">
+    <w:name w:val="Cover Details"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Docnumber">
+    <w:name w:val="Doc number"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:link w:val="DocnumberChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocnumberChar">
+    <w:name w:val="Doc number Char"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:link w:val="Docnumber"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="004987" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
+    <w:name w:val="Document title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="360" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="004987" w:themeColor="text1"/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureCaption">
+    <w:name w:val="Figure Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:uiPriority w:val="6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1276"/>
+      </w:tabs>
+      <w:spacing w:after="240"/>
+      <w:ind w:left="1276" w:hanging="1276"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="003859" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureStyle">
+    <w:name w:val="Figure Style"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:uiPriority w:val="6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header2">
+    <w:name w:val="Header 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Header2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="004987" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Header2Char">
+    <w:name w:val="Header 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header2"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="004987" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headerstyle">
+    <w:name w:val="Header style"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderstyleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderstyleChar">
+    <w:name w:val="Header style Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Headerstyle"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="00AFF0" w:themeColor="accent1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="003859" w:themeColor="text2"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+      <w:bCs/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:ind w:left="283" w:hanging="283"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListAlpha0">
+    <w:name w:val="List Alpha"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListAlpha2">
+    <w:name w:val="List Alpha 2"/>
+    <w:basedOn w:val="ListAlpha0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListAlpha3">
+    <w:name w:val="List Alpha 3"/>
+    <w:basedOn w:val="ListAlpha2"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListAlpha4">
+    <w:name w:val="List Alpha 4"/>
+    <w:basedOn w:val="ListAlpha3"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListAlpha6">
+    <w:name w:val="List Alpha 6"/>
+    <w:basedOn w:val="ListAlpha4"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListAlpha5">
+    <w:name w:val="List Alpha 5"/>
+    <w:basedOn w:val="ListAlpha6"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet0">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="ListBullet0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="ListBullet0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="ListBullet0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="ListBullet0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListBullet6">
+    <w:name w:val="List Bullet 6"/>
+    <w:basedOn w:val="ListBullet0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber0">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="ListNumber0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="ListNumber0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="ListNumber0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="ListNumber0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber6">
+    <w:name w:val="List Number 6"/>
+    <w:basedOn w:val="ListNumber0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph2">
+    <w:name w:val="List Paragraph 2"/>
+    <w:basedOn w:val="ListParagraph0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph3">
+    <w:name w:val="List Paragraph 3"/>
+    <w:basedOn w:val="ListParagraph0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph4">
+    <w:name w:val="List Paragraph 4"/>
+    <w:basedOn w:val="ListParagraph0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph5">
+    <w:name w:val="List Paragraph 5"/>
+    <w:basedOn w:val="ListParagraph0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph6">
+    <w:name w:val="List Paragraph 6"/>
+    <w:basedOn w:val="ListParagraph0"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ListAlpha">
+    <w:name w:val="List_Alpha"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ListBullet">
+    <w:name w:val="List_Bullet"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ListNumber">
+    <w:name w:val="List_Number"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ListNumberedHeadings">
+    <w:name w:val="List_NumberedHeadings"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ListParagraph">
+    <w:name w:val="List_Paragraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ListTableBullet">
+    <w:name w:val="List_TableBullet"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ListTableNumber">
+    <w:name w:val="List_TableNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NbrHeading1">
+    <w:name w:val="Nbr Heading 1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="240"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NbrHeading2">
+    <w:name w:val="Nbr Heading 2"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NbrHeading3">
+    <w:name w:val="Nbr Heading 3"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NbrHeading4">
+    <w:name w:val="Nbr Heading 4"/>
+    <w:basedOn w:val="Heading4"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NbrHeading5">
+    <w:name w:val="Nbr Heading 5"/>
+    <w:basedOn w:val="Heading5"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1276"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="180" w:after="180"/>
+      <w:ind w:left="567" w:right="567"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="004987" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto Condensed" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Roboto Condensed" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="004987" w:themeColor="text1"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SeqwaterBlueTable">
+    <w:name w:val="Seqwater Blue Table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:ind w:left="113" w:right="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr>
+      <w:cantSplit/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9F0FF" w:themeColor="accent1" w:themeTint="33"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="00AFF0" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BBECFF" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="00AFF0" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="93E1FF" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3F7FF" w:themeFill="accent1" w:themeFillTint="1A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E3F7FF" w:themeFill="accent1" w:themeFillTint="1A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Seqwaterbody">
+    <w:name w:val="Seqwater body"/>
+    <w:basedOn w:val="NoSpacing"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SeqwaterGreyTable">
+    <w:name w:val="Seqwater Grey Table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:ind w:left="113" w:right="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr>
+      <w:cantSplit/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SeqwaterH4">
+    <w:name w:val="Seqwater H4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="00AFF0" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="SeqwaterTealTable">
+    <w:name w:val="Seqwater Teal Table"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:ind w:left="113" w:right="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="0091B3" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="0091B3" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0091B3" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="0091B3" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="0091B3" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="0091B3" w:themeColor="accent4"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:trPr>
+      <w:cantSplit/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0091B3" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="0091B3" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EBF7F9" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9F9F9"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Roboto" w:cstheme="minorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CD9E4" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CD9E4" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CD9E4" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CD9E4" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CD9E4" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CD9E4" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9CD9E4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9CD9E4" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="480"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:color w:val="003859" w:themeColor="text2"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="003859" w:themeColor="text2"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableText0">
+    <w:name w:val="Table Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="113" w:right="113"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBullet">
+    <w:name w:val="Table Bullet"/>
+    <w:basedOn w:val="TableText0"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBullet2">
+    <w:name w:val="Table Bullet 2"/>
+    <w:basedOn w:val="TableBullet"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
+    <w:name w:val="Table Caption"/>
+    <w:basedOn w:val="Caption"/>
+    <w:uiPriority w:val="6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableText0"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeadingWhite">
+    <w:name w:val="Table Heading White"/>
+    <w:basedOn w:val="TableText0"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNoBorders">
+    <w:name w:val="Table No Borders"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableNumber">
+    <w:name w:val="Table Number"/>
+    <w:basedOn w:val="TableText0"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableNumber2">
+    <w:name w:val="Table Number 2"/>
+    <w:basedOn w:val="TableNumber"/>
+    <w:uiPriority w:val="19"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofAuthorities">
+    <w:name w:val="table of authorities"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:ind w:left="200" w:hanging="200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+      <w:ind w:left="1247"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="003859" w:themeColor="text2"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablesubheading">
+    <w:name w:val="Table subheading"/>
+    <w:basedOn w:val="TableText0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTextFooter">
+    <w:name w:val="Table Text (Footer)"/>
+    <w:basedOn w:val="TableText0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B57653"/>
+    <w:rPr>
+      <w:color w:val="004987" w:themeColor="text1"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="003859" w:themeColor="text2"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="TOC1"/>
+    <w:next w:val="TOC3"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="709"/>
+        <w:tab w:val="left" w:pos="1276"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+      <w:ind w:left="680"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="TOC1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+      </w:tabs>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1701"/>
+      </w:tabs>
+      <w:ind w:left="1702" w:hanging="851"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:after="60"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B57653"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1418"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:after="60"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="381909410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3086499/0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3086660/0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088033/0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Seqwater">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Seqwater Corporate 2">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="004987"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="003859"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="00BDF1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="00AFF0"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="808285"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="7ECCC3"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0091B3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="9CD9E4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="FFC528"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="003859"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="00375A"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...36 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -17134,201 +15200,366 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Seqwater Roboto Corporate Theme" id="{DC2BFC72-43E1-8141-8A3C-B897A7118840}" vid="{6E8816D7-84AD-4947-8877-C3EB8C713707}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b9c81bd6-f619-490c-9d64-e4a81ed63b8b">
+      <Value>3</Value>
+    </TaxCatchAll>
+    <Team xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">quality</Team>
+    <DocumentTeam xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">HEALTH, SAFETY &amp; QUALITY</DocumentTeam>
+    <DocumentGroup xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">PEOPLE, CULTURE &amp; SAFETY</DocumentGroup>
+    <RelatedRegion xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">SEQWATER</RelatedRegion>
+    <VersionNumber xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">4</VersionNumber>
+    <DocumentType xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">Form</DocumentType>
+    <RecordNumber xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">FRM-00778</RecordNumber>
+    <DocumentApprover xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">Programs &amp; Systems Business Partner - P6451</DocumentApprover>
+    <RelatedSite xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">SEQWATER</RelatedSite>
+    <ReviewDate xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">07/06/2027</ReviewDate>
+    <DocumentOwner xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">HSW Reporting and Insights Officer - P5013</DocumentOwner>
+    <DocumentDescription xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef" xsi:nil="true"/>
+    <Target_x0020_Audiences xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef" xsi:nil="true"/>
+    <_ModernAudienceTargetUserField xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </_ModernAudienceTargetUserField>
+    <_Flow_SignoffStatus xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef" xsi:nil="true"/>
+    <TaxKeywordTaxHTField xmlns="b9c81bd6-f619-490c-9d64-e4a81ed63b8b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">4</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c116a9ee-1723-46db-aa42-90806614c22c</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <BoardReserved xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef" xsi:nil="true"/>
+    <ActiveDate xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">07/06/2024</ActiveDate>
+    <ReviewPeriod xmlns="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef">3 Years</ReviewPeriod>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="QPulse Controlled Document" ma:contentTypeID="0x01010040D1439052CEE646AE4CC4DB5DAAAAAB0003BC612C48231C4CB6B57F2F18A2BA62" ma:contentTypeVersion="18" ma:contentTypeDescription="QPulse Controlled Document" ma:contentTypeScope="" ma:versionID="a5b79b421caf8499e124ac53d3c23df5">
-[...2 lines deleted...]
-    <xsd:import namespace="08ff0630-c59f-4828-9384-e19d3c3f8f83"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005252AF412D1F574BA4AB61269458BDBA" ma:contentTypeVersion="33" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d4bde900bc05863c6b979339423816fc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef" xmlns:ns3="b9c81bd6-f619-490c-9d64-e4a81ed63b8b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d363adeb433edfdaad8cab0610a3135b" ns2:_="" ns3:_="">
+    <xsd:import namespace="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef"/>
+    <xsd:import namespace="b9c81bd6-f619-490c-9d64-e4a81ed63b8b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:Name" minOccurs="0"/>
-                <xsd:element ref="ns2:DocNum" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:Team" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentApprover" minOccurs="0"/>
                 <xsd:element ref="ns2:ReviewDate" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentTeam" minOccurs="0"/>
+                <xsd:element ref="ns2:RelatedRegion" minOccurs="0"/>
+                <xsd:element ref="ns2:RelatedSite" minOccurs="0"/>
+                <xsd:element ref="ns2:VersionNumber" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentGroup" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentOwner" minOccurs="0"/>
+                <xsd:element ref="ns2:Target_x0020_Audiences" minOccurs="0"/>
+                <xsd:element ref="ns2:_ModernAudienceTargetUserField" minOccurs="0"/>
+                <xsd:element ref="ns2:_ModernAudienceAadObjectIds" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns2:BoardReserved" minOccurs="0"/>
+                <xsd:element ref="ns2:ReviewPeriod" minOccurs="0"/>
                 <xsd:element ref="ns2:ActiveDate" minOccurs="0"/>
-                <xsd:element ref="ns2:DocumentType" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns2:QPulseKeywords" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d6a9e058-c80a-4aa6-9b11-d6a39ddeb2ef" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Name" ma:index="8" nillable="true" ma:displayName="Account" ma:internalName="Name" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Department" ma:index="13" nillable="true" ma:displayName="Department" ma:internalName="Department" ma:readOnly="false">
+    <xsd:element name="Team" ma:index="12" nillable="true" ma:displayName="Team " ma:default="quality" ma:format="Dropdown" ma:internalName="Team">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="URL" ma:index="17" nillable="true" ma:displayName="URL" ma:internalName="URL">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RecordNumber" ma:index="15" nillable="true" ma:displayName="Record Number" ma:format="Dropdown" ma:indexed="true" ma:internalName="RecordNumber">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentApprover" ma:index="16" nillable="true" ma:displayName="Document Approver" ma:format="Dropdown" ma:internalName="DocumentApprover">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ReviewDate" ma:index="17" nillable="true" ma:displayName="Review Date" ma:format="Dropdown" ma:internalName="ReviewDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentTeam" ma:index="18" nillable="true" ma:displayName="Document Team" ma:format="Dropdown" ma:internalName="DocumentTeam">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RelatedRegion" ma:index="19" nillable="true" ma:displayName="Related Region" ma:default="SEQWATER" ma:format="Dropdown" ma:internalName="RelatedRegion">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="RelatedSite" ma:index="20" nillable="true" ma:displayName="Related Site" ma:format="Dropdown" ma:internalName="RelatedSite">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="VersionNumber" ma:index="21" nillable="true" ma:displayName="Version Number" ma:format="Dropdown" ma:internalName="VersionNumber" ma:percentage="FALSE">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Number"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentGroup" ma:index="22" nillable="true" ma:displayName="Document Group" ma:format="Dropdown" ma:internalName="DocumentGroup">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentType" ma:index="23" nillable="true" ma:displayName="Document Type" ma:format="Dropdown" ma:internalName="DocumentType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentDescription" ma:index="24" nillable="true" ma:displayName="Document Description" ma:format="Dropdown" ma:internalName="DocumentDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentOwner" ma:index="25" nillable="true" ma:displayName="Document Owner" ma:format="Dropdown" ma:internalName="DocumentOwner">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Target_x0020_Audiences" ma:index="26" nillable="true" ma:displayName="Target Audiences" ma:internalName="Target_x0020_Audiences">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ModernAudienceTargetUserField" ma:index="27" nillable="true" ma:displayName="Audience" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="_ModernAudienceTargetUserField" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:URL">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
-              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
-              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="DocNum" ma:index="9" nillable="true" ma:displayName="DocNum" ma:internalName="DocNum">
+    <xsd:element name="_ModernAudienceAadObjectIds" ma:index="28" nillable="true" ma:displayName="AudienceIds" ma:list="{b304e132-48a6-410a-a55d-e1d183cc4208}" ma:internalName="_ModernAudienceAadObjectIds" ma:readOnly="true" ma:showField="_AadObjectIdForUser" ma:web="b9c81bd6-f619-490c-9d64-e4a81ed63b8b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="29" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ReviewDate" ma:index="10" nillable="true" ma:displayName="ReviewDate" ma:internalName="ReviewDate">
+    <xsd:element name="BoardReserved" ma:index="32" nillable="true" ma:displayName="Board / CEO Reserved" ma:format="Dropdown" ma:internalName="BoardReserved">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Board"/>
+          <xsd:enumeration value="CEO"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="ActiveDate" ma:index="11" nillable="true" ma:displayName="ActiveDate" ma:internalName="ActiveDate">
+    <xsd:element name="ReviewPeriod" ma:index="33" nillable="true" ma:displayName="Review Period" ma:format="Dropdown" ma:internalName="ReviewPeriod">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
-[...24 lines deleted...]
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ActiveDate" ma:index="34" nillable="true" ma:displayName="Active Date" ma:format="Dropdown" ma:internalName="ActiveDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b9c81bd6-f619-490c-9d64-e4a81ed63b8b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b08e8ec-907b-47e9-9cc3-d4e082d5db37}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b9c81bd6-f619-490c-9d64-e4a81ed63b8b">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="31" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="6f798c38-7626-4d89-9c6d-e3ce2a82d471" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -17387,135 +15618,133 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A140DEBF-6DE4-426D-A2E9-3BA307F2EABC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1F55069-021F-4F0F-8649-AD59BDFBD02D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56BEFBDF-B9EB-4D4E-9CDA-4C2916A05CF5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6F4A08D-3BA2-4AF2-A510-66AA3DC86C1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1F55069-021F-4F0F-8649-AD59BDFBD02D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE68525A-A3EA-4DAE-AD61-9DBE7CE14B56}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="08ff0630-c59f-4828-9384-e19d3c3f8f83"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6505BC86-5D89-4066-A854-8E2D46ECA975}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{185184DA-6A33-4241-9F75-A9557C6205D6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1188</Words>
-  <Characters>6776</Characters>
+  <Words>1154</Words>
+  <Characters>6833</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>15</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>455</Lines>
+  <Paragraphs>228</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Corporate Safety - Major Works Permit Form</vt:lpstr>
+      <vt:lpstr>Major Works Permit</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Seqwater</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7949</CharactersWithSpaces>
+  <CharactersWithSpaces>7759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Corporate HSW - Major Works Permit Form</dc:title>
+  <dc:title>Major Works Permit</dc:title>
   <dc:subject>FRM-00778</dc:subject>
-  <dc:creator>HSW Systems and Improvements Specialist - P7521</dc:creator>
-[...1 lines deleted...]
-  <dc:description>Principal - Health, Safety and Wellbeing - P6028</dc:description>
+  <dc:creator>HSW Reporting and Insights Officer</dc:creator>
+  <cp:keywords>4</cp:keywords>
+  <dc:description>Programs &amp; Systems Business Partner</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>06/06/2016</cp:category>
+  <cp:category>07/06/2024</cp:category>
+  <cp:contentStatus>Form</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010040D1439052CEE646AE4CC4DB5DAAAAAB0003BC612C48231C4CB6B57F2F18A2BA62</vt:lpwstr>
+    <vt:lpwstr>0x0101005252AF412D1F574BA4AB61269458BDBA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Document Owner">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document_x0020_Owner">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TaxKeyword">
+    <vt:lpwstr>3;#4|c116a9ee-1723-46db-aa42-90806614c22c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TaxKeywordTaxHTField">
+    <vt:lpwstr>4|c116a9ee-1723-46db-aa42-90806614c22c</vt:lpwstr>
   </property>
 </Properties>
 </file>