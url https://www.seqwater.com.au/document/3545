--- v0 (2026-08-07)
+++ v1 (2026-10-07)
@@ -46,90 +46,90 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="119B63EE" w14:textId="6A963335" w:rsidR="00AD16D2" w:rsidRDefault="00AD16D2" w:rsidP="00AD16D2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59FEC689" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:rPr>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc121152863"/>
     </w:p>
-    <w:p w14:paraId="36E008C1" w14:textId="4F570F9C" w:rsidR="00C42BE5" w:rsidRPr="005C5149" w:rsidRDefault="00C42BE5" w:rsidP="005C5149">
+    <w:p w14:paraId="36E008C1" w14:textId="33665FC5" w:rsidR="00C42BE5" w:rsidRPr="005C5149" w:rsidRDefault="00C42BE5" w:rsidP="005C5149">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C5149">
         <w:rPr>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005C5149">
         <w:rPr>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TITLE  </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005C5149">
         <w:rPr>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Toc125376408"/>
-      <w:r w:rsidRPr="005C5149">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
-        <w:t>I-TMP-STD-005 Functional Description Part B</w:t>
+        <w:t>Engineering Standard I-TMP-STD-005 Functional Description Part B Template</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="005C5149">
         <w:rPr>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBC9DC4" w14:textId="5B2F9CBC" w:rsidR="00C42BE5" w:rsidRPr="005C5149" w:rsidRDefault="00C42BE5" w:rsidP="005C5149">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004987" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc125376409"/>
       <w:r w:rsidRPr="005C5149">
         <w:rPr>
           <w:b/>
@@ -205,58 +205,58 @@
     </w:p>
     <w:p w14:paraId="1DFD5740" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD16D2">
         <w:t>This document is the property of Seqwater. It must not be copied or reproduced in any way whatsoever without the authority of Seqwater. This document is uncontrolled when printed. An electronic database manages and stores the controlled version.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5075" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="691"/>
         <w:gridCol w:w="1646"/>
         <w:gridCol w:w="1916"/>
         <w:gridCol w:w="1273"/>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="1273"/>
         <w:gridCol w:w="1425"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w14:paraId="54D823B6" w14:textId="77777777" w:rsidTr="00B16A03">
+      <w:tr w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w14:paraId="54D823B6" w14:textId="77777777" w:rsidTr="001F774A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="690" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1B08ED12" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableHeadingWhite"/>
             </w:pPr>
             <w:r>
               <w:t>Ver N</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD16D2">
               <w:t>o.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="407B9592" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableHeadingWhite"/>
             </w:pPr>
             <w:r w:rsidRPr="00AD16D2">
               <w:t>Description</w:t>
@@ -273,57 +273,57 @@
               <w:pStyle w:val="TableHeadingWhite"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Document </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD16D2">
               <w:t>Owner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2457BC1B" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableHeadingWhite"/>
             </w:pPr>
             <w:r>
               <w:t>Document Approver</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w14:paraId="50051D74" w14:textId="77777777" w:rsidTr="00B16A03">
+      <w:tr w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w14:paraId="50051D74" w14:textId="77777777" w:rsidTr="001F774A">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="690" w:type="dxa"/>
+            <w:tcW w:w="691" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="02DED709" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="39EC268C" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00BDF1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="338F9E22" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
@@ -370,85 +370,87 @@
           </w:tcPr>
           <w:p w14:paraId="01E2212A" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
             </w:pPr>
             <w:r>
               <w:t>Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00BDF1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="5B1F04B9" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
             </w:pPr>
             <w:r>
               <w:t>Approval Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w14:paraId="27055AD3" w14:textId="77777777" w:rsidTr="00B16A03">
+      <w:tr w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w14:paraId="27055AD3" w14:textId="77777777" w:rsidTr="001F774A">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="690" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6F47B95D" w14:textId="75E9615A" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C076E7" w:rsidP="00B16A03">
+            <w:tcW w:w="691" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F47B95D" w14:textId="6CB2E399" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00753999" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr=" KEYWORDS   \* MERGEFORMAT ">
+              <w:r>
+                <w:t>5</w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D9F16E7" w14:textId="137D775E" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>Amended Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3E67F8" w14:textId="5C8884FF" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00E21FB5" w:rsidP="00B16A03">
+          <w:p w14:paraId="4B3E67F8" w14:textId="11F5D5D7" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00753999" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:fldSimple w:instr=" AUTHOR   \* MERGEFORMAT ">
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:t>Lead Engineer - Operational Technology</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34277CF2" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD090F">
               <w:rPr>
                 <w:noProof/>
@@ -457,143 +459,136 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> supporting Info in</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD090F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69F1204F" w14:textId="7DF48AE3" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00E21FB5" w:rsidP="00B16A03">
+          <w:p w14:paraId="69F1204F" w14:textId="2A9E4AA7" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00753999" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:fldSimple w:instr=" COMMENTS   \* MERGEFORMAT ">
               <w:r>
                 <w:t>Team Leader Process &amp; Analysis</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62717314" w14:textId="77777777" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD090F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Refer to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> supporting Info in</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD090F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3558B430" w14:textId="6BB490AF" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00153288" w:rsidP="00B16A03">
+          <w:p w14:paraId="3558B430" w14:textId="1EAB36CF" w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w:rsidRDefault="00753999" w:rsidP="00B16A03">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr=" DOCPROPERTY  Category  \* MERGEFORMAT ">
+              <w:r>
+                <w:t>29/01/2024</w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C42BE5" w:rsidRPr="00AD16D2" w14:paraId="4C226A78" w14:textId="77777777" w:rsidTr="00B16A03">
+      <w:tr w:rsidR="001F774A" w:rsidRPr="00AD16D2" w14:paraId="4C226A78" w14:textId="77777777" w:rsidTr="001F774A">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10061" w:type="dxa"/>
+            <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="137A0BC6" w14:textId="46CB76FF" w:rsidR="00C42BE5" w:rsidRDefault="00C42BE5" w:rsidP="00B16A03">
+          <w:p w14:paraId="137A0BC6" w14:textId="40086588" w:rsidR="001F774A" w:rsidRDefault="001F774A" w:rsidP="001F774A">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00143193">
-[...6 lines deleted...]
-              <w:t>RPEQ on behalf of Seqwater.</w:t>
+            <w:r w:rsidRPr="00E5349B">
+              <w:t xml:space="preserve">This </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4CC4">
+              <w:t>template</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E5349B">
+              <w:t xml:space="preserve"> was endorsed by an RPEQ on behalf of Seqwater.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16665A5A" w14:textId="1FB0B198" w:rsidR="00453045" w:rsidRPr="00143193" w:rsidRDefault="00D538FB" w:rsidP="00C42BE5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143193">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This page shall be deleted by the contractor.</w:t>
       </w:r>
     </w:p>
@@ -630,51 +625,51 @@
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00703E90">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Approval Process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="14A7D31C" w14:textId="184FE2F6" w:rsidR="00D538FB" w:rsidRPr="000E73FE" w:rsidRDefault="00D538FB" w:rsidP="00703E90">
+    <w:p w14:paraId="14A7D31C" w14:textId="3DCC0F33" w:rsidR="00D538FB" w:rsidRPr="000E73FE" w:rsidRDefault="00D538FB" w:rsidP="00703E90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E73FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Where noted in this </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:alias w:val="Procedure / Standard Specification selection"/>
           <w:tag w:val="Procedure / Standard Specification selection"/>
           <w:id w:val="-468898030"/>
           <w:comboBox>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="Procedure" w:value="Procedure"/>
             <w:listItem w:displayText="Standard Specification" w:value="Standard Specification"/>
           </w:comboBox>
@@ -782,79 +777,50 @@
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001C1392">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
             </w:rPr>
             <w:t>Template</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="000E73FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be regularly reviewed and updated, including the consideration of requested alterations, in accordance with Seqwater Procedure </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>X-PRO-STD-004 Development and Review of Asset Standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAD25EC" w14:textId="3CFF7590" w:rsidR="00901D6B" w:rsidRDefault="00901D6B" w:rsidP="003D2281">
-[...27 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="AnswersLinedTable1"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="666666"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2488"/>
         <w:gridCol w:w="7430"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D538FB" w:rsidRPr="001C3914" w14:paraId="3D497AFC" w14:textId="77777777" w:rsidTr="00703E90">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1073,51 +1039,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc532310425"/>
       <w:bookmarkStart w:id="10" w:name="_Toc56763037"/>
       <w:r w:rsidRPr="00703E90">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Further Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="27237ABA" w14:textId="2236B066" w:rsidR="00D538FB" w:rsidRPr="00577D88" w:rsidRDefault="00D538FB" w:rsidP="00703E90">
+    <w:p w14:paraId="27237ABA" w14:textId="591B59DD" w:rsidR="00D538FB" w:rsidRPr="00577D88" w:rsidRDefault="00D538FB" w:rsidP="00703E90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577D88">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Consult </w:t>
       </w:r>
       <w:r w:rsidR="008A285C" w:rsidRPr="008A285C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Seqwater’s Engineering mailbox </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00577D88">
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Engineering@seqwater.com.au</w:t>
         </w:r>
@@ -1214,105 +1180,118 @@
         </w:rPr>
         <w:t>Delete the first two Template cover page of this document for the actual FD B document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E86136" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="000E73FE" w:rsidRDefault="00D538FB" w:rsidP="00703E90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E73FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>For further information please contact the owner of this document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E62C5B" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="00C75039" w:rsidRDefault="00D538FB" w:rsidP="00703E90">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75039">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00267169">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>This page shall be deleted by the contractor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BAEC3DD" w14:textId="77777777" w:rsidR="00875554" w:rsidRDefault="00875554" w:rsidP="00D538FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="004A88"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="500A2A88" w14:textId="77777777" w:rsidR="00875554" w:rsidRDefault="00875554" w:rsidP="00D538FB">
+    <w:p w14:paraId="044C5FA0" w14:textId="77777777" w:rsidR="006A6D3D" w:rsidRDefault="006A6D3D" w:rsidP="00D538FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="004A88"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="500A2A88" w14:textId="77777777" w:rsidR="00875554" w:rsidRDefault="00875554" w:rsidP="00D538FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="004A88"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4195457A" w14:textId="06D6E3A4" w:rsidR="00D538FB" w:rsidRPr="00143193" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143193">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Insert name of site/area/project </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16973F13" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="00C75039" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Calibri" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:color w:val="004A88"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="435B8901" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="00143193" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="004A88"/>
           <w:sz w:val="64"/>
           <w:szCs w:val="64"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
@@ -2828,4268 +2807,4589 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="79EDD3AF" w14:textId="2879CB41" w:rsidR="005C5149" w:rsidRPr="005C5149" w:rsidRDefault="005C5149" w:rsidP="005C5149">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00AFF0" w:themeColor="accent1"/>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005C5149">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00AFF0" w:themeColor="accent1"/>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2CF0D7F0" w14:textId="569CB5A6" w:rsidR="00E21FB5" w:rsidRDefault="00143193">
+        <w:p w14:paraId="419B431F" w14:textId="4D97C598" w:rsidR="00753999" w:rsidRDefault="00143193">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Nbr Heading 1,1,Nbr Heading 3,3,TOC Heading,1,Appendix H1,1,Appendix H3,3,Contents,1" </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc157431909" w:history="1">
-            <w:r w:rsidR="00E21FB5" w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357322" w:history="1">
+            <w:r w:rsidR="00753999" w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00E21FB5">
+            <w:r w:rsidR="00753999">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E21FB5" w:rsidRPr="003A6069">
+            <w:r w:rsidR="00753999" w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
-            <w:r w:rsidR="00E21FB5">
+            <w:r w:rsidR="00753999">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E21FB5">
+            <w:r w:rsidR="00753999">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00E21FB5">
+            <w:r w:rsidR="00753999">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431909 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E21FB5">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357322 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00753999">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00E21FB5">
+            <w:r w:rsidR="00753999">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E21FB5">
+            <w:r w:rsidR="00753999">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00E21FB5">
+            <w:r w:rsidR="00753999">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E98CC42" w14:textId="6703D451" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="7C6ACFCE" w14:textId="34CBF7C2" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431910" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357323" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Audience</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431910 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357323 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36E0D10D" w14:textId="67274B40" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="28B2FFFB" w14:textId="05FB132B" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431911" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357324" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Abbreviations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431911 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357324 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69C0A7BA" w14:textId="5A7993C8" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="76131A9E" w14:textId="06161C76" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431912" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357325" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>References &amp; Associated Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431912 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357325 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EEF79C4" w14:textId="084E1317" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="55F128D1" w14:textId="785279A2" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431913" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357326" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Holds List</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431913 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357326 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="641F1CF5" w14:textId="26E4E18B" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="1FB7B8DD" w14:textId="239B7270" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431914" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357327" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Scope</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431914 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357327 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="18A6CB28" w14:textId="176A8C6C" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="663BAF14" w14:textId="1E6168A9" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431915" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357328" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Overall Plant Control Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431915 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357328 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51CC8370" w14:textId="02DCB4EF" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="1AB88655" w14:textId="7C249026" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431916" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357329" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Plant Control System</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431916 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357329 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DDB4B96" w14:textId="42259FF8" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="34062C38" w14:textId="200C2419" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431917" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357330" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>8.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>PLC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431917 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357330 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50EF828C" w14:textId="52189789" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="6BDB22CE" w14:textId="5DD90579" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431918" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357331" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>8.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Application Program Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431918 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357331 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F701286" w14:textId="387875A1" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="50D31718" w14:textId="3309512B" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431919" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357332" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>8.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Program Block Usage</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431919 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357332 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5983541A" w14:textId="61585456" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="4D29E10A" w14:textId="2F830280" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1967"/>
+              <w:tab w:val="left" w:pos="1987"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431920" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357333" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Seqwater Standard PLC Blocks</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431920 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357333 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E3E56D8" w14:textId="7D36BB74" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="5AAB16FF" w14:textId="3701E64B" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1967"/>
+              <w:tab w:val="left" w:pos="1987"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431921" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357334" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.3.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Site Specific Software PLC Blocks</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431921 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357334 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58965770" w14:textId="711D52C2" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="709E10B9" w14:textId="35CE4274" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431922" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357335" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>8.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Sequential Start-Up of the Entire Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431922 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357335 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AA53BA8" w14:textId="6F3B1AAB" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="7AF46C1C" w14:textId="324BB602" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431923" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357336" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>8.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Normal Sequential Shutdown of the entire plant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431923 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357336 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4FEE58F3" w14:textId="3340EC76" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="0DE46563" w14:textId="0D82F5B1" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431924" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357337" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>8.6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Abnormal Shutdown Plant of the entire plant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431924 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357337 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05D72F9B" w14:textId="19C16259" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="0E123A25" w14:textId="5EED28F9" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431925" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357338" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>8.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Control Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431925 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357338 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B4A122B" w14:textId="369F9E46" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="6C4D533D" w14:textId="69C7AB8C" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1967"/>
+              <w:tab w:val="left" w:pos="1987"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431926" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357339" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.7.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Control System Architecture Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431926 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357339 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="53A7D2B0" w14:textId="3FD6E74E" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="6D7F3508" w14:textId="0DCA6832" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431927" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357340" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>8.8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Common Alarms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431927 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357340 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="684A8652" w14:textId="7B68D6AF" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="44226712" w14:textId="4AF65FF1" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431928" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357341" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>SCADA Configuration Details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431928 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357341 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E0FF692" w14:textId="59F9D1E3" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="76D8FE6B" w14:textId="5F7F72E1" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431929" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357342" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>9.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>SCADA System</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431929 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357342 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1572FF68" w14:textId="16CC2AFD" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="7DA549C0" w14:textId="08AB01F4" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431930" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357343" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>9.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Software Objects Library</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431930 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357343 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77BCED61" w14:textId="3F7574D4" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="490B46C2" w14:textId="19438B3F" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431931" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357344" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>9.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Site Specific SCADA Objects</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431931 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357344 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25EB8FB6" w14:textId="39C427BF" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="50A64BA1" w14:textId="247574D6" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431932" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357345" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>9.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Graphic display list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431932 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357345 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58F4FB21" w14:textId="50B21887" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="16B04073" w14:textId="0815DA19" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431933" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357346" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>9.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Trending</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431933 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357346 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4952FBCD" w14:textId="4091B210" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="02A530E8" w14:textId="027DCF7D" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431934" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357347" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>9.6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>SCADA Hierarchy Structure and Menu Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431934 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357347 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F92C702" w14:textId="3550BA70" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="1651DF71" w14:textId="64F330E2" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1967"/>
+              <w:tab w:val="left" w:pos="1987"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431935" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357348" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.6.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Displays/Screen Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431935 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357348 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0CE961E9" w14:textId="6A8D0C68" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="5DF5BD81" w14:textId="096626B3" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1967"/>
+              <w:tab w:val="left" w:pos="1987"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431936" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357349" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.6.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Indication Signals</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431936 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357349 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="705DD460" w14:textId="6E0A7B24" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="3773EB56" w14:textId="7A4B99EC" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431937" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357350" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>9.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>SCADA Database Configuration Details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431937 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357350 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5AA95192" w14:textId="7EC81AEA" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="7518042D" w14:textId="24906224" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431938" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357351" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>9.8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Reporting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431938 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357351 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2CAB410E" w14:textId="501CCCFD" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="35652C8F" w14:textId="1145A659" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="1967"/>
+              <w:tab w:val="left" w:pos="1987"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431939" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357352" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>9.8.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>HL pump Reporting (e.g., only)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431939 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357352 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40EB88F5" w14:textId="3C2C17B0" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="056B2752" w14:textId="287637E1" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431940" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357353" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>9.9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>User roles and Privileges Levels</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431940 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357353 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="26F1F4CC" w14:textId="1E52F936" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="7AD01F32" w14:textId="7587A365" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431941" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357354" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Communication</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> Details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431941 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357354 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B490F20" w14:textId="78630265" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="1D49BA07" w14:textId="2A54CBD6" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431942" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357355" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>10.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431942 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357355 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2CD61060" w14:textId="429BEF11" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="30725192" w14:textId="70C8E7CC" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431943" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357356" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>10.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Communication Hardware</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431943 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357356 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B3EECDF" w14:textId="271FCDAE" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="2CB01C44" w14:textId="2ACFF896" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431944" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357357" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>10.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>IP Address Schema</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431944 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357357 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2811F11E" w14:textId="26C4B96A" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="7B392874" w14:textId="63B7B6D6" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431945" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357358" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>10.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Seqwater WAN Connection</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431945 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357358 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="535BD806" w14:textId="5315B8F0" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="5AD1DC7B" w14:textId="5D0EFDFF" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431946" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357359" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>10.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Network Diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431946 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357359 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="057B4D01" w14:textId="6A4D3F8F" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="40043BB7" w14:textId="77A1D795" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431947" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357360" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Name of Process Group e.g. Raw Water Pump Station</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431947 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357360 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6645C546" w14:textId="07213697" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="7D73BDEF" w14:textId="05961FD6" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431948" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357361" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Process Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431948 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357361 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DAE0B30" w14:textId="75A3E72D" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="5C4A6D96" w14:textId="7A88A4CB" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431949" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357362" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Control System Hierarchy (Can be an Appendices)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431949 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357362 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38EFF479" w14:textId="53F87BBE" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="2E5B05C2" w14:textId="5E751C2D" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431950" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357363" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Calculations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431950 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357363 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68829D19" w14:textId="38D7872F" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="74F8BD63" w14:textId="620461B2" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431951" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357364" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Equipment and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431951 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357364 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75D1AB6F" w14:textId="1F90A87C" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="05867DF9" w14:textId="6A01F447" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431952" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357365" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Equipment or Instrument Scaling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431952 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357365 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07AABBFC" w14:textId="190047DB" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="139B6871" w14:textId="2C0CC5CE" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431953" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357366" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Control</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431953 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357366 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BFA735C" w14:textId="3E9B186D" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="4C026641" w14:textId="72130E95" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431954" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357367" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.7.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Control Loops</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431954 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357367 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="12286ED6" w14:textId="7326BA93" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="1319B617" w14:textId="48518BFF" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="2075"/>
+              <w:tab w:val="left" w:pos="2095"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431955" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357368" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>11.7.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Settled Water Channel Level Primary Controller (E.G. Only)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431955 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357368 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3430B620" w14:textId="0988D15F" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="5C6B481A" w14:textId="42B0E17B" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431956" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357369" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Hardware Interlocks and Permissive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431956 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357369 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4BC7ADCF" w14:textId="5BD064D4" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="1AB9ECAF" w14:textId="6EA41AE6" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431957" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357370" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.9.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Sequence Control</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431957 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357370 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4663C347" w14:textId="5B938060" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="69B9A3E1" w14:textId="6F67F3E6" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431958" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357371" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Alarms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431958 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357371 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C4755E7" w14:textId="12D50256" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="11D0D252" w14:textId="08E6635F" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431959" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357372" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Events &amp; Indications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431959 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357372 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57B77A53" w14:textId="394A6A86" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="132156A1" w14:textId="641184D7" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431960" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357373" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>11.12.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Setpoints and Parameters</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431960 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357373 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34DCA249" w14:textId="1EBDB6B5" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="010512DE" w14:textId="2C763F0F" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431961" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357374" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="003A6069">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>PLC Signal Processing Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431961 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357374 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F4AA616" w14:textId="20A34F90" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5">
+        <w:p w14:paraId="3AB180DA" w14:textId="6117F1E9" w:rsidR="00753999" w:rsidRDefault="00753999">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:color w:val="auto"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
               <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc157431962" w:history="1">
-            <w:r w:rsidRPr="003A6069">
+          <w:hyperlink w:anchor="_Toc240357375" w:history="1">
+            <w:r w:rsidRPr="00A63917">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Appendix A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc157431962 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240357375 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33DEE400" w14:textId="3DD24C1F" w:rsidR="005C5149" w:rsidRDefault="00143193">
+        <w:p w14:paraId="33DEE400" w14:textId="46A8F97F" w:rsidR="005C5149" w:rsidRDefault="00143193">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:color w:val="003859" w:themeColor="text2"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="067BDAF2" w14:textId="68D99A94" w:rsidR="00143193" w:rsidRDefault="00143193">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="541092BB" w14:textId="77777777" w:rsidR="002F3164" w:rsidRPr="002F3164" w:rsidRDefault="002F3164" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc384289406"/>
       <w:bookmarkStart w:id="14" w:name="_Toc57106462"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc157431909"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc240357322"/>
       <w:r w:rsidRPr="002F3164">
         <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="06DA720C" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="00D538FB" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D538FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>How to use this standard/template:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0555EDBC" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="00D538FB" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
@@ -7188,118 +7488,112 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D538FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>In addition to this Functional Description Part B is Part A. The inter-relationship between Part A and B are described in B-SPE-STD-005 Functional Description Documentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039CA60D" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="00D538FB" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D538FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>This Functional Description is a ‘dynamic document’ and should be updated with changes to the asset design and operational control intent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9AEFDB" w14:textId="67431CA8" w:rsidR="00D538FB" w:rsidRPr="00D538FB" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
+    <w:p w14:paraId="2B9AEFDB" w14:textId="4C6FDB04" w:rsidR="00D538FB" w:rsidRPr="00D538FB" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D538FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This Functional Description is to be read in conjunction with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D538FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>site / area / project</w:t>
       </w:r>
       <w:r w:rsidRPr="00D538FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> P&amp;IDs, PFDs and FD Part A as specified in Section </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D538FB">
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00D538FB">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00D538FB">
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240356602 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D538FB">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D538FB">
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D538FB">
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F061B3" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="00D538FB" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D538FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This document does not include operational procedures. This is to be defined within Operations Manuals for </w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>site / area / project.</w:t>
@@ -7314,51 +7608,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00D538FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>The Functional Description is a document that should be created by the designer. It is intended to provide all the necessary detail to describe the processes, the control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D538FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and all information necessary to develop and implement the control system for the plant. It is not an Operations and Maintenance Manual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA5FE17" w14:textId="18710868" w:rsidR="002F3164" w:rsidRPr="002F3164" w:rsidRDefault="00D538FB" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc57106463"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc157431910"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc240357323"/>
       <w:r>
         <w:t>Audience</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="3809E31D" w14:textId="3A813FCF" w:rsidR="00D538FB" w:rsidRPr="00C75039" w:rsidRDefault="002F3164" w:rsidP="00D538FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F3164">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="_Toc384289408"/>
       <w:r w:rsidR="00D538FB" w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>document has been developed specifically for, but not limited to, the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E5AA0FB" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="00C75039" w:rsidRDefault="00D538FB" w:rsidP="00EB2AA0">
@@ -7401,58 +7695,87 @@
       </w:r>
       <w:r w:rsidRPr="002F3164">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63736B0C" w14:textId="77777777" w:rsidR="009913C7" w:rsidRDefault="009913C7">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="808285" w:themeColor="accent2"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc57106464"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8FBDD1" w14:textId="48864E37" w:rsidR="002F3164" w:rsidRPr="002F3164" w:rsidRDefault="00D538FB" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc157431911"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc240357324"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Abbreviations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="6007299E" w14:textId="50E6B035" w:rsidR="00284596" w:rsidRDefault="00284596" w:rsidP="00284596">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00753999">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Abbreviations</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2904"/>
         <w:gridCol w:w="7002"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F3164" w:rsidRPr="002F3164" w14:paraId="42336E29" w14:textId="77777777" w:rsidTr="00FA0D34">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E71DC09" w14:textId="613A6458" w:rsidR="002F3164" w:rsidRPr="002F3164" w:rsidRDefault="00D538FB" w:rsidP="006D05EC">
             <w:pPr>
               <w:pStyle w:val="TableHeadingWhite"/>
             </w:pPr>
@@ -8065,92 +8388,91 @@
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00665CA4">
               <w:t>Water Treatment Plant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14D63647" w14:textId="77777777" w:rsidR="009913C7" w:rsidRDefault="009913C7" w:rsidP="003D2281">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc57106465"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52F715F2" w14:textId="4FAF582A" w:rsidR="002F3164" w:rsidRDefault="00D538FB" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc157431912"/>
+      <w:bookmarkStart w:id="22" w:name="_Ref240356602"/>
+      <w:bookmarkStart w:id="23" w:name="_Ref240356604"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240357325"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>References &amp; Associated Documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB71F69" w14:textId="7B14D775" w:rsidR="005F0B5E" w:rsidRDefault="005F0B5E" w:rsidP="005F0B5E">
+    <w:p w14:paraId="5E7CE3AA" w14:textId="72B1D151" w:rsidR="00284596" w:rsidRDefault="00284596" w:rsidP="00284596">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Ref128132062"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="000500BF">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="000500BF">
-[...2 lines deleted...]
-      <w:r w:rsidR="000500BF">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000500BF">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000500BF">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="000500BF">
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00284596">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005F0B5E">
         <w:t>Site Specific Referenced Documents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3273"/>
         <w:gridCol w:w="1830"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="851"/>
@@ -9570,70 +9892,80 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1472CA19" w14:textId="77777777" w:rsidR="005A2B09" w:rsidRPr="00C46CB9" w:rsidRDefault="005A2B09" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="42671E86" w14:textId="69273C18" w:rsidR="0076262B" w:rsidRDefault="0076262B" w:rsidP="0076262B">
+    <w:p w14:paraId="08FBD33C" w14:textId="773F21B2" w:rsidR="00284596" w:rsidRDefault="00284596" w:rsidP="00284596">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:fldSimple w:instr=" STYLEREF  &quot;Nbr Heading 1&quot; \n  \* MERGEFORMAT ">
-[...8 lines deleted...]
-        <w:t>.2</w:t>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00753999">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00284596">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076262B">
-        <w:t xml:space="preserve"> P&amp;IDs</w:t>
+        <w:t>P&amp;IDs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="666666"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="4286"/>
         <w:gridCol w:w="851"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A10671" w:rsidRPr="00B555A8" w14:paraId="3720E94B" w14:textId="23DD2947" w:rsidTr="003D2281">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
@@ -9728,63 +10060,63 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10671" w:rsidRPr="008E22CB" w14:paraId="14457385" w14:textId="716E68D6" w:rsidTr="003D2281">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04A2B44C" w14:textId="732C5A87" w:rsidR="00A10671" w:rsidRPr="00D65D15" w:rsidRDefault="00A10671" w:rsidP="006D4F80">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Hlk155100747"/>
+            <w:bookmarkStart w:id="25" w:name="_Hlk155100747"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Add P&amp;ID related to projects</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70EB771C" w14:textId="77777777" w:rsidR="00A10671" w:rsidRPr="00D65D15" w:rsidRDefault="00A10671" w:rsidP="006D4F80">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -10105,80 +10437,80 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DB54A52" w14:textId="77777777" w:rsidR="00A10671" w:rsidRPr="00122DCD" w:rsidRDefault="00A10671" w:rsidP="006D4F80">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="057E2109" w14:textId="1D5A020B" w:rsidR="0076262B" w:rsidRDefault="0076262B" w:rsidP="0076262B">
+    <w:p w14:paraId="3D6CC4DF" w14:textId="3D6E6D0D" w:rsidR="00284596" w:rsidRDefault="00284596" w:rsidP="00284596">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="000500BF">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="000500BF">
-[...2 lines deleted...]
-      <w:r w:rsidR="000500BF">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000500BF">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="000500BF">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="000500BF">
-        <w:t>.3</w:t>
+      <w:r w:rsidRPr="00284596">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076262B">
-        <w:t xml:space="preserve"> Generic Referenced Documents</w:t>
+        <w:t>Generic Referenced Documents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5152"/>
         <w:gridCol w:w="1212"/>
         <w:gridCol w:w="2730"/>
         <w:gridCol w:w="829"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A5F05" w:rsidRPr="00B555A8" w14:paraId="78A67C04" w14:textId="706238A8" w:rsidTr="003D2281">
         <w:trPr>
           <w:tblHeader/>
@@ -10255,51 +10587,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
           </w:tcPr>
           <w:p w14:paraId="03248730" w14:textId="6AD5BF81" w:rsidR="006A5F05" w:rsidRPr="00C75039" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableHeadingWhite"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Rev</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A5F05" w:rsidRPr="008E22CB" w14:paraId="792A9626" w14:textId="2B62DD2F" w:rsidTr="003D2281">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F097CC" w14:textId="30D23C67" w:rsidR="006A5F05" w:rsidRPr="00B204D0" w:rsidRDefault="005E2C95" w:rsidP="00C46CB9">
+          <w:p w14:paraId="25F097CC" w14:textId="346A9458" w:rsidR="006A5F05" w:rsidRPr="00B204D0" w:rsidRDefault="005E2C95" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00BF1D56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPE-00361 </w:t>
               </w:r>
               <w:r w:rsidR="006A5F05" w:rsidRPr="00BF1D56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Control System Design and Construction (I-SPE-STD-013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19FC27C8" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRPr="00B204D0" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
             <w:pPr>
@@ -10320,397 +10652,373 @@
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>REX/Waternet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ACC1604" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A5F05" w:rsidRPr="008E22CB" w14:paraId="1F37BFB0" w14:textId="52755BF0" w:rsidTr="003D2281">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71CF2211" w14:textId="6640E845" w:rsidR="006A5F05" w:rsidRPr="003B1414" w:rsidRDefault="005E2C95" w:rsidP="00C46CB9">
+          <w:p w14:paraId="71CF2211" w14:textId="104E9963" w:rsidR="006A5F05" w:rsidRPr="003B1414" w:rsidRDefault="00AB3DF0" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="00BF1D56">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLN-00388 </w:t>
+                <w:t>PLN-00388 Monitoring and Control System Alarm Strategy</w:t>
               </w:r>
-              <w:r w:rsidR="006A5F05" w:rsidRPr="00BF1D56">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="325AE687" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRPr="00122DCD" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Active</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2730" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="644AA8B9" w14:textId="0CF6030A" w:rsidR="006A5F05" w:rsidRPr="00122DCD" w:rsidRDefault="00F721B3" w:rsidP="00C46CB9">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>REX/Waternet</w:t>
+            </w:r>
+            <w:r w:rsidR="00573657">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="829" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B54E0C6" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRPr="004A7C0D" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A5F05" w:rsidRPr="008E22CB" w14:paraId="2CD71B03" w14:textId="023FFCED" w:rsidTr="003D2281">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C18DCB" w14:textId="08D7476E" w:rsidR="006A5F05" w:rsidRPr="00B204D0" w:rsidRDefault="00094254" w:rsidP="00C46CB9">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Monitoring and Control System Alarm Strategy (I-SPE-STD-006)</w:t>
+                <w:t>SPE-00356 Process Control Standard (I-SPE-STD-005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="325AE687" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRPr="00122DCD" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
+          <w:p w14:paraId="746969D4" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="644AA8B9" w14:textId="0CF6030A" w:rsidR="006A5F05" w:rsidRPr="00122DCD" w:rsidRDefault="00F721B3" w:rsidP="00C46CB9">
+          <w:p w14:paraId="0B0DD5FE" w14:textId="240ADB1C" w:rsidR="006A5F05" w:rsidRPr="004A7C0D" w:rsidRDefault="00573657" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>REX/Waternet</w:t>
             </w:r>
-            <w:r w:rsidR="00573657">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B54E0C6" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRPr="004A7C0D" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
+          <w:p w14:paraId="6BD6C046" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRPr="004A7C0D" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A5F05" w:rsidRPr="008E22CB" w14:paraId="2CD71B03" w14:textId="023FFCED" w:rsidTr="003D2281">
+      <w:tr w:rsidR="006A5F05" w:rsidRPr="008E22CB" w14:paraId="6615317A" w14:textId="289B35C5" w:rsidTr="003D2281">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38C18DCB" w14:textId="34B61BFB" w:rsidR="006A5F05" w:rsidRPr="00B204D0" w:rsidRDefault="00573657" w:rsidP="00C46CB9">
+          <w:p w14:paraId="5333FC3C" w14:textId="2317ECE1" w:rsidR="006A5F05" w:rsidRPr="00B204D0" w:rsidRDefault="00771FB7" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00BF1D56">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPE-00356 </w:t>
-[...5 lines deleted...]
-                <w:t>High Priority Alarms and Interlocks management (I-SPE-STD-005)</w:t>
+                <w:t>SPE-00360 Control Systems Testing (I-SPE- STD-011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746969D4" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
-[...60 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="0C6061D7" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>Active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="689638FD" w14:textId="4F847506" w:rsidR="006A5F05" w:rsidRPr="008254D4" w:rsidRDefault="00573657" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>REX/Waternet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="656A862E" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A5F05" w:rsidRPr="008E22CB" w14:paraId="4FEE2F9B" w14:textId="42AA74B8" w:rsidTr="003D2281">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="561800EB" w14:textId="278A3555" w:rsidR="006A5F05" w:rsidRPr="003B1414" w:rsidRDefault="00573657" w:rsidP="00C46CB9">
+          <w:p w14:paraId="561800EB" w14:textId="2C3F5EFA" w:rsidR="006A5F05" w:rsidRPr="00284596" w:rsidRDefault="00573657" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
-                <w:highlight w:val="lightGray"/>
+                <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00BF1D56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPE-00359 </w:t>
               </w:r>
               <w:r w:rsidR="00FA0D34" w:rsidRPr="00BF1D56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Control System Tag Naming</w:t>
               </w:r>
               <w:r w:rsidR="00FA0D34" w:rsidRPr="00BF1D56" w:rsidDel="00FA0D34">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="006A5F05" w:rsidRPr="00BF1D56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>(I-SPE-STD-010</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006A5F05">
+            <w:r w:rsidR="006A5F05" w:rsidRPr="00284596">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71E80AEA" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRPr="00B552A9" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
+          <w:p w14:paraId="71E80AEA" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRPr="002A3DA0" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00663116">
+            </w:pPr>
+            <w:r w:rsidRPr="002A3DA0">
               <w:t>Active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF7A126" w14:textId="7C2CC2A9" w:rsidR="006A5F05" w:rsidRPr="00B552A9" w:rsidRDefault="00573657" w:rsidP="00C46CB9">
+          <w:p w14:paraId="6DF7A126" w14:textId="7C2CC2A9" w:rsidR="006A5F05" w:rsidRPr="002A3DA0" w:rsidRDefault="00573657" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3DA0">
               <w:t>REX/Waternet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204C80CD" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRPr="00663116" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
+          <w:p w14:paraId="204C80CD" w14:textId="77777777" w:rsidR="006A5F05" w:rsidRPr="00284596" w:rsidRDefault="006A5F05" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB78D9" w:rsidRPr="008E22CB" w14:paraId="6D3D8F46" w14:textId="77777777" w:rsidTr="003D2281">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="262B5AE0" w14:textId="0EBBC770" w:rsidR="00CB78D9" w:rsidRPr="00041780" w:rsidRDefault="001C47DF" w:rsidP="00C46CB9">
+          <w:p w14:paraId="262B5AE0" w14:textId="1C740312" w:rsidR="00CB78D9" w:rsidRPr="00041780" w:rsidRDefault="00771FB7" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="00BF1D56">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPE-00358 </w:t>
-[...5 lines deleted...]
-                <w:t>I-SPE-STD-009 Control Systems Architecture</w:t>
+                <w:t>SPE-00358 I-SPE-STD-009 Control Systems Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6849F760" w14:textId="74A37DE6" w:rsidR="00CB78D9" w:rsidRDefault="00C56443" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>Active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78A3F9F5" w14:textId="6845D9F1" w:rsidR="00CB78D9" w:rsidRDefault="001C47DF" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>REX/Waternet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45B93546" w14:textId="77777777" w:rsidR="00CB78D9" w:rsidRDefault="00CB78D9" w:rsidP="00C46CB9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C47DF" w:rsidRPr="008E22CB" w14:paraId="7285B5A6" w14:textId="77777777" w:rsidTr="00665CA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1627A356" w14:textId="7784F4FF" w:rsidR="001C47DF" w:rsidRDefault="001C47DF" w:rsidP="001C47DF">
+          <w:p w14:paraId="1627A356" w14:textId="730594E6" w:rsidR="001C47DF" w:rsidRDefault="001C47DF" w:rsidP="001C47DF">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00BF1D56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>SPE-00349 Functional Description Documentation (B-SPE-STD-005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B1C9D3" w14:textId="132E4AB2" w:rsidR="001C47DF" w:rsidRDefault="001C47DF" w:rsidP="001C47DF">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>Active</w:t>
             </w:r>
           </w:p>
@@ -10722,51 +11030,51 @@
           <w:p w14:paraId="0498643F" w14:textId="7A1A5E1C" w:rsidR="001C47DF" w:rsidRDefault="001C47DF" w:rsidP="001C47DF">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>REX/Waternet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="654A6807" w14:textId="77777777" w:rsidR="001C47DF" w:rsidRDefault="001C47DF" w:rsidP="001C47DF">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C47DF" w:rsidRPr="008E22CB" w14:paraId="4ABC3564" w14:textId="77777777" w:rsidTr="00665CA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00E35272" w14:textId="30398065" w:rsidR="001C47DF" w:rsidRPr="001C47DF" w:rsidRDefault="001C47DF" w:rsidP="003D2281">
+          <w:p w14:paraId="00E35272" w14:textId="5E9AEB89" w:rsidR="001C47DF" w:rsidRPr="001C47DF" w:rsidRDefault="001C47DF" w:rsidP="003D2281">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3060"/>
               </w:tabs>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00BF1D56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRO-02329 Process Control Systems Information Maintenance </w:t>
               </w:r>
               <w:r w:rsidR="00BF1D56" w:rsidRPr="00BF1D56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure </w:t>
               </w:r>
               <w:r w:rsidRPr="00BF1D56">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>(X-PRO-STD-019)</w:t>
               </w:r>
@@ -10882,89 +11190,102 @@
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="829" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A974F98" w14:textId="77777777" w:rsidR="001C47DF" w:rsidRPr="00122DCD" w:rsidRDefault="001C47DF" w:rsidP="001C47DF">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4929D2B3" w14:textId="4C1CC651" w:rsidR="002F3164" w:rsidRDefault="00D538FB" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc57106466"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc157431913"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc57106466"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc240357326"/>
       <w:r>
         <w:t>Holds List</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="64FCB02C" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="00D538FB" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D538FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>The following HOLDs are noted throughout this document. These are highlighted yellow and noted as TBC for ease of finding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547516BC" w14:textId="0A0BA062" w:rsidR="0076262B" w:rsidRDefault="0076262B" w:rsidP="0076262B">
+    <w:p w14:paraId="4CE609A5" w14:textId="0F725470" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:fldSimple w:instr=" STYLEREF  &quot;Nbr Heading 1&quot; \n  \* MERGEFORMAT ">
-[...6 lines deleted...]
-      </w:fldSimple>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00753999">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="002A3DA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0076262B">
-        <w:t xml:space="preserve"> List of HOLDs</w:t>
+        <w:t>List of HOLDs</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1400"/>
         <w:gridCol w:w="1289"/>
         <w:gridCol w:w="5386"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D538FB" w:rsidRPr="007C74C2" w14:paraId="4B997BF6" w14:textId="77777777" w:rsidTr="00C46CB9">
         <w:trPr>
           <w:tblHeader/>
@@ -11402,75 +11723,75 @@
     </w:p>
     <w:p w14:paraId="0299DCB0" w14:textId="77777777" w:rsidR="005C0076" w:rsidRDefault="005C0076" w:rsidP="003D2281">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F0F53C" w14:textId="7980C91B" w:rsidR="00D538FB" w:rsidRPr="00143193" w:rsidRDefault="00D538FB" w:rsidP="00143193">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004987" w:themeColor="text1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc57106467"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc57106467"/>
       <w:r w:rsidRPr="00143193">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004987" w:themeColor="text1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part B</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="5CB00F36" w14:textId="7FE3FA1F" w:rsidR="00D538FB" w:rsidRDefault="00D538FB" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc57106468"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc157431914"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc57106468"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc240357327"/>
       <w:r>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="0A5830D5" w14:textId="522DD11A" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">scope of this document relates to the </w:t>
       </w:r>
       <w:r w:rsidR="004802A5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
@@ -11590,69 +11911,69 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE5D93E" w14:textId="16BE19DF" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>This section shall also list’ the boundaries of the plant control covered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28CBFADD" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc56762174"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc56762174"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc56763124"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc56763125"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc57106469"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc240357328"/>
       <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:t xml:space="preserve">Overall Plant </w:t>
       </w:r>
       <w:r w:rsidRPr="000316E0">
         <w:t xml:space="preserve">Control </w:t>
       </w:r>
       <w:r>
         <w:t>Philosophy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="3463B3DF" w14:textId="15F34732" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This section shall cover the process overview briefly which can be used for programming the control system. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Some points</w:t>
       </w:r>
       <w:r w:rsidR="00943AE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -11728,92 +12049,113 @@
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00196E09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">with details as below </w:t>
       </w:r>
       <w:r w:rsidR="00196E09" w:rsidRPr="006C638D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>(add table below where applicable):</w:t>
       </w:r>
       <w:r w:rsidR="00196E09" w:rsidRPr="00703548">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3CD231" w14:textId="1AF5E4CC" w:rsidR="0076262B" w:rsidRDefault="0076262B" w:rsidP="0076262B">
+    <w:p w14:paraId="7D3BB13C" w14:textId="305BB1BB" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="000500BF">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="000500BF">
-[...2 lines deleted...]
-      <w:r w:rsidR="000500BF">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000500BF">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000500BF">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-        <w:t>.1</w:t>
+      <w:r w:rsidRPr="002A3DA0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076262B">
-        <w:t xml:space="preserve"> Group or plant sequence table </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D2281">
+        <w:t xml:space="preserve">Group or </w:t>
+      </w:r>
+      <w:r w:rsidR="00F749FF" w:rsidRPr="0076262B">
+        <w:t xml:space="preserve">Plant Sequence </w:t>
+      </w:r>
+      <w:r w:rsidR="00F749FF" w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00943AE0">
-[...3 lines deleted...]
-        <w:t>examples in grey below</w:t>
+      <w:r w:rsidR="00F749FF">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Exam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ples in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F749FF">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Grey Bel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>ow</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -12198,91 +12540,75 @@
     <w:p w14:paraId="1558D780" w14:textId="68FAF5B6" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="ListBullet0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Control Modes (</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>reference to I-SPE-STD-013</w:t>
       </w:r>
       <w:r w:rsidR="00971532" w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (and revision number </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> different to the current version)</w:t>
+        <w:t xml:space="preserve"> (and revision number if different to the current version)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> and only site-specific details in this document). Generic block diagrams as seen in the </w:t>
       </w:r>
       <w:r w:rsidR="007C07DD" w:rsidRPr="007C07DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> below can also be added:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59156B7B" w14:textId="2E14928A" w:rsidR="0076262B" w:rsidRDefault="006D4F80" w:rsidP="0076262B">
+    <w:p w14:paraId="3B0C99C2" w14:textId="2107D0EA" w:rsidR="002A3DA0" w:rsidRDefault="006D4F80" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph0"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51D7B6FC" wp14:editId="6242466F">
             <wp:extent cx="5755640" cy="2962656"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="30" name="Picture 30"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -12297,295 +12623,304 @@
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5755640" cy="2962656"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00E71895" w:rsidRPr="00E71895">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Schematic is an example only to be deleted.</w:t>
+      <w:r w:rsidR="002A3DA0" w:rsidRPr="002A3DA0">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A3DA0" w:rsidRPr="00E71895">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Schematic is an example only to be deleted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5003DF" w14:textId="535A7718" w:rsidR="006D4F80" w:rsidRDefault="0076262B" w:rsidP="0076262B">
+    <w:p w14:paraId="6D73879B" w14:textId="50B770B4" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="001D649B">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
-[...2 lines deleted...]
-      <w:r w:rsidR="001D649B">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D649B">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="002A3DA0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0076262B">
-        <w:t xml:space="preserve"> Overview of PID Mode Selections and Setpoint Handling</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004802A5">
+        <w:t>Overview of PID Mode Selections and Setpoint Handling</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004802A5" w:rsidRPr="003D2281">
+      <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59156B7B" w14:textId="45789E51" w:rsidR="0076262B" w:rsidRDefault="00E71895" w:rsidP="0076262B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph0"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E71895">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F920C9" w14:textId="77777777" w:rsidR="00143193" w:rsidRDefault="00143193">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc56762176"/>
-[...32 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc56762176"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc56763126"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc56762177"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc56763127"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc56762178"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc56763128"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc56762179"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc56763129"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc56762180"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc56763130"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc56762181"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc56763131"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc56762182"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc56763132"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc56762183"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc56763133"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc56762184"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc56763134"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc56762185"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc56763135"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc56762186"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc56763136"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc56762187"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc56763137"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc56762188"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc56763138"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc384287766"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc384293204"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc56762189"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc56763139"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc387915443"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc56763140"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc57106470"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="503ACD1A" w14:textId="221266A9" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc157431916"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc240357329"/>
       <w:r w:rsidRPr="000316E0">
         <w:lastRenderedPageBreak/>
         <w:t>Plant Control</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r>
         <w:t xml:space="preserve"> System</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w14:paraId="7ADB4F36" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00143193" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>This section gives the overview of the control systems and software being used for plant.</w:t>
       </w:r>
       <w:r w:rsidRPr="00143193">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7AB29E" w14:textId="0A4AE23F" w:rsidR="006D4F80" w:rsidRPr="00143193" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143193">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The plant is controlled by PLCs as detailed in the following sections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602335BB" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C42BE5" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc56763141"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="71" w:name="_Toc157431917"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc56763141"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc57106471"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc240357330"/>
       <w:r w:rsidRPr="00C42BE5">
         <w:t>PLC</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
     </w:p>
-    <w:p w14:paraId="4522C4D0" w14:textId="571153A3" w:rsidR="009873B0" w:rsidRDefault="009873B0" w:rsidP="009873B0">
+    <w:p w14:paraId="05DB3530" w14:textId="6645C9CC" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>8.1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="002A3DA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009873B0">
-        <w:t xml:space="preserve"> PLC  being used for control of</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC6CFC">
+        <w:t>PLC being used for control of</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC6CFC" w:rsidRPr="003D2281">
+      <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>site/equipment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1701"/>
@@ -12841,188 +13176,188 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AE132BD" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14A14CD9" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc56762192"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc56762192"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc56763142"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc56763143"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc57106472"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc240357331"/>
       <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r>
         <w:t>Application Program Architecture</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="0B0DD97B" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00143193" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Describe the controller hierarchy in application program (preferably in block diagram) giving references to respective Process group section. Wherever possible the controller’s names as per tag naming philosophy also to be added.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A6B27D" w14:textId="6937E71F" w:rsidR="00DD25B8" w:rsidRDefault="006D4F80" w:rsidP="009873B0">
+    <w:p w14:paraId="20436485" w14:textId="77777777" w:rsidR="002A3DA0" w:rsidRDefault="006D4F80" w:rsidP="002A3DA0">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CB10056" wp14:editId="3D66BECE">
             <wp:extent cx="4038600" cy="2738887"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4041931" cy="2741146"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00AE3E16">
+      <w:r w:rsidR="002A3DA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD25B8" w:rsidRPr="003D2281">
+      <w:r w:rsidR="002A3DA0" w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Schematic is an example only</w:t>
       </w:r>
-      <w:r w:rsidR="006754E6">
+      <w:r w:rsidR="002A3DA0">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00DD25B8" w:rsidRPr="003D2281">
+      <w:r w:rsidR="002A3DA0" w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be </w:t>
       </w:r>
-      <w:r w:rsidR="005A6DC9" w:rsidRPr="005A6DC9">
+      <w:r w:rsidR="002A3DA0" w:rsidRPr="005A6DC9">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>deleted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5D0373" w14:textId="48EEB067" w:rsidR="006D4F80" w:rsidRDefault="009873B0" w:rsidP="009873B0">
+    <w:p w14:paraId="523E7FE7" w14:textId="5473F976" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BDA912" w14:textId="60EAB016" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="001D649B">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
-[...2 lines deleted...]
-      <w:r w:rsidR="001D649B">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D649B">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00901D6B" w:rsidRPr="009873B0">
+      <w:r w:rsidRPr="002A3DA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009873B0">
         <w:t xml:space="preserve">Controller Hierarchy </w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFEB722" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00143193" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143193">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -13031,108 +13366,111 @@
         <w:t>Refer to FD A for the overall process hierarchical table, representing a model of the physical assets under control.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C478A8" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00143193" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143193">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Further details of group process control are detailed in the individual process group sections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21558EB0" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc56762194"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc56762194"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc56763144"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc56763145"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc57106473"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc240357332"/>
       <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Program Block Usage</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="6A4FBE9E" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C42BE5" w:rsidRDefault="006D4F80" w:rsidP="00E21FB5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc56762196"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc56762196"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc56763146"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc56763147"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc240357333"/>
       <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r w:rsidRPr="00C42BE5">
         <w:t>Seqwater Standard PLC Blocks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
     </w:p>
-    <w:p w14:paraId="43A0EC8B" w14:textId="49A39D64" w:rsidR="009873B0" w:rsidRDefault="009873B0" w:rsidP="009873B0">
+    <w:p w14:paraId="5380638F" w14:textId="6BCBD344" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>8.3.1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="002A3DA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009873B0">
-        <w:t xml:space="preserve"> Standard PLC Blocks</w:t>
+        <w:t>Standard PLC Blocks</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3543"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A5358" w:rsidRPr="00452986" w14:paraId="62A07A87" w14:textId="0F3418D8" w:rsidTr="003D2281">
         <w:trPr>
@@ -13384,105 +13722,108 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="411B2A98" w14:textId="77777777" w:rsidR="003A5358" w:rsidRPr="00C75039" w:rsidRDefault="003A5358" w:rsidP="006D4F80">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="306C1A30" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00E21FB5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc157431921"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc240357334"/>
       <w:r w:rsidRPr="003D2281">
         <w:t>Site Specific Software PLC Blocks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="3E356154" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00143193">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Site specific Functions (FC) and Function Blocks (FBs) or User Defined Data Types developed for the plant application program are as below</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E922B2D" w14:textId="30F99269" w:rsidR="009873B0" w:rsidRDefault="009873B0" w:rsidP="009873B0">
+    <w:p w14:paraId="174547E3" w14:textId="57E4ABB2" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>8.3.2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="002A3DA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009873B0">
-        <w:t xml:space="preserve"> Site Specific Software PLC Blocks</w:t>
+        <w:t>Site Specific Software PLC Blocks</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A5358" w:rsidRPr="00452986" w14:paraId="097CFA92" w14:textId="4AAAC0D4" w:rsidTr="003D2281">
@@ -13812,117 +14153,117 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C40A57E" w14:textId="77777777" w:rsidR="003A5358" w:rsidRPr="00C75039" w:rsidRDefault="003A5358" w:rsidP="006D4F80">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="580BB3CD" w14:textId="77777777" w:rsidR="00C46CB9" w:rsidRPr="00C46CB9" w:rsidRDefault="00C46CB9" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc56762198"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc56762198"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc56763148"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc56762199"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc56763149"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc387915444"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc56763150"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc57106474"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="7EB40A68" w14:textId="70046435" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Toc157431922"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc240357335"/>
       <w:r w:rsidRPr="000316E0">
         <w:t>Sequential Start-Up of the Entire Plant</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="5C00452B" w14:textId="5265835E" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>This section briefly describes the process start up</w:t>
       </w:r>
       <w:r w:rsidR="006754E6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Refer to FD A document for details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116A7989" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Preference is to have Process start-up to be represented in a graphical flowchart format by analysing the data from FD A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DFEEDE" w14:textId="35651B34" w:rsidR="009873B0" w:rsidRDefault="006D4F80" w:rsidP="009873B0">
+    <w:p w14:paraId="1CA8DD63" w14:textId="77777777" w:rsidR="002A3DA0" w:rsidRDefault="006D4F80" w:rsidP="002A3DA0">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29B2BD54" wp14:editId="491606D9">
             <wp:extent cx="5753100" cy="6528391"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="32" name="Picture 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
@@ -13931,95 +14272,93 @@
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5753100" cy="6528391"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="006754E6" w:rsidRPr="006754E6">
+      <w:r w:rsidR="002A3DA0" w:rsidRPr="006754E6">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schematic is an example only, to be deleted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC53A5C" w14:textId="357DD985" w:rsidR="006D4F80" w:rsidRDefault="009873B0" w:rsidP="009873B0">
+    <w:p w14:paraId="26FF216C" w14:textId="748EF8F6" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="001D649B">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
-[...2 lines deleted...]
-      <w:r w:rsidR="001D649B">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D649B">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
-[...3 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidRPr="002A3DA0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009873B0">
-        <w:t xml:space="preserve"> Sequential Start-Up Diagram</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004802A5">
+        <w:t>Sequential Start-Up Diagram</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004802A5" w:rsidRPr="003D2281">
+      <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0268C895" w14:textId="07650CDC" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Representation of process in flow chart does not necessarily means that it has to be a sequential logic written in </w:t>
       </w:r>
       <w:r w:rsidR="00E34E1F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -14349,80 +14688,80 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Online</w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C" w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088C5DDC" w14:textId="20AA1004" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc56762201"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc56762201"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc56763151"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc56762202"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc56763152"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc384293228"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc56762203"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc56763153"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc56763155"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc57106475"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc240357336"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc387915446"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
       <w:r>
         <w:t xml:space="preserve">Normal Sequential Shutdown of the </w:t>
       </w:r>
       <w:r w:rsidR="003A5358">
         <w:t xml:space="preserve">entire </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
       <w:r w:rsidR="003A5358">
         <w:t>plant</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
     </w:p>
     <w:p w14:paraId="0BF9826A" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Refer to FD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>A document for details.</w:t>
@@ -14467,71 +14806,71 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">brief description of </w:t>
       </w:r>
       <w:r w:rsidR="00FD5B1B" w:rsidRPr="00FD5B1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>the shutdown</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> sequence is expected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B299883" w14:textId="1456AD24" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc56762206"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc56762206"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc56763156"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc56762207"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc56763157"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc56763158"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc57106476"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc240357337"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
       <w:r w:rsidRPr="000316E0">
         <w:t>Abnormal Shutdown Plant</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="105"/>
-      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
       <w:r w:rsidR="003A5358">
         <w:t xml:space="preserve"> of the entire plant</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p w14:paraId="15CCC783" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>An emergency shutdown is initiated by operator input or failure of the on-site power generator or any site major fault.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0EB1F9" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -14656,79 +14995,79 @@
         <w:pStyle w:val="ListBullet0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Avoid duplication by referring to other sections of the process group in the documents</w:t>
       </w:r>
       <w:r w:rsidR="00F75047">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC56795" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Toc56762209"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc56762209"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc56763159"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc56762210"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc56763160"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc56763161"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc57106477"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc240357338"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
       <w:r>
         <w:t>Control Reliability</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
     </w:p>
     <w:p w14:paraId="3F23B657" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00E21FB5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="120" w:name="_Toc56763162"/>
-      <w:bookmarkStart w:id="121" w:name="_Toc157431926"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc56763162"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc240357339"/>
       <w:r>
         <w:t>Control System Architecture Reliability</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
     </w:p>
     <w:p w14:paraId="58170112" w14:textId="2F83BF3A" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>This section shall describe how the control system design addresses the failure modes which can affect the reliability of the control systems. Some guidewords for failure modes are as below</w:t>
       </w:r>
       <w:r w:rsidR="004F6241" w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0590E4BD" w14:textId="247A1AC1" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
@@ -15020,64 +15359,64 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> plant control brings the process to a safe state</w:t>
       </w:r>
       <w:r w:rsidR="000E27C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6FC4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> in case of any of the above failures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475BCB23" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="006C323F" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="122" w:name="_Toc56762213"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc56762213"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc56763163"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc56763164"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc57106478"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc240357340"/>
       <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
       <w:r w:rsidRPr="006C323F">
         <w:lastRenderedPageBreak/>
         <w:t>Common Alarms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
     </w:p>
     <w:p w14:paraId="278CE1E5" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="008A2A3E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Alarm list I-LST</w:t>
@@ -15225,80 +15564,80 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Safety Showers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F0105E" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>It is not expected to describe the third-party equipment alarms (lights and beacon) which are not connected to the control system in the FD Part B.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB0CAB3" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="127" w:name="_Toc56762215"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc56762215"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc56763165"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc56763166"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc57106479"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc240357341"/>
       <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
       <w:r w:rsidRPr="000316E0">
         <w:t xml:space="preserve">SCADA Configuration </w:t>
       </w:r>
       <w:r>
         <w:t>Details</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
     </w:p>
     <w:p w14:paraId="3C5D2C17" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="008A2A3E" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="132" w:name="_Toc56763167"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="134" w:name="_Toc157431929"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc56763167"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc57106480"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc240357342"/>
       <w:r w:rsidRPr="008A2A3E">
         <w:t>SCADA System</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
     </w:p>
     <w:p w14:paraId="5D7139F5" w14:textId="1BAF2871" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="00DF3D7C" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="006D4F80" w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Product name of SCADA system</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
@@ -15363,77 +15702,80 @@
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>SCADA System design and configuration shall follow the requirements of I-SPE-STD-013 Control Systems Design and Construction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551E8EE8" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Site specific SCADA system details are as below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608DFEBF" w14:textId="2AD52087" w:rsidR="00DF7964" w:rsidRDefault="00DF7964" w:rsidP="00DF7964">
+    <w:p w14:paraId="7022F190" w14:textId="42A11004" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="008F00FC">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="008F00FC">
-[...2 lines deleted...]
-      <w:r w:rsidR="008F00FC">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008F00FC">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9.1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F00FC">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="002A3DA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF7964">
-        <w:t xml:space="preserve"> Site Specific SCADA system details</w:t>
+        <w:t>Site Specific SCADA system details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4F80" w:rsidRPr="00452986" w14:paraId="59A2CE48" w14:textId="77777777" w:rsidTr="00C46CB9">
         <w:tc>
@@ -15763,59 +16105,59 @@
       </w:r>
       <w:r w:rsidR="00DC36D9" w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> number</w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for further details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D6619C" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="135" w:name="_Toc56763168"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="137" w:name="_Toc157431930"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc56763168"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc57106481"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc240357343"/>
       <w:r>
         <w:t>Software Objects Library</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
     </w:p>
     <w:p w14:paraId="5B6B550B" w14:textId="739045F0" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>All devices and graphics on SCADA use the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
@@ -15859,77 +16201,80 @@
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> specific object library.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAA7541" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00C46CB9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>In case of site-specific library details needs to be filled in in the below table:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA6854B" w14:textId="10D0AB0C" w:rsidR="00DF7964" w:rsidRDefault="00DF7964" w:rsidP="00DF7964">
+    <w:p w14:paraId="4FAB3B46" w14:textId="4B434E3D" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9.2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="002A3DA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF7964">
-        <w:t xml:space="preserve"> Software Objects Library</w:t>
+        <w:t>Software Objects Library</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
       <w:tr w:rsidR="002816FE" w:rsidRPr="00452986" w14:paraId="6542998F" w14:textId="3F37487C" w:rsidTr="00E21FB5">
@@ -16257,62 +16602,62 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61FB92FD" w14:textId="77777777" w:rsidR="002816FE" w:rsidRPr="00C75039" w:rsidRDefault="002816FE" w:rsidP="006D4F80">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B034037" w14:textId="6F09B222" w:rsidR="00A41ACE" w:rsidRDefault="00A41ACE" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="138" w:name="_Toc56762219"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc56762219"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc56763169"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc240357344"/>
+      <w:bookmarkStart w:id="142" w:name="_Ref55900865"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc56763170"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc57106482"/>
       <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
       <w:r>
         <w:t>Site Specific SCADA Objects</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
     </w:p>
     <w:p w14:paraId="6203C82C" w14:textId="10116047" w:rsidR="00A41ACE" w:rsidRDefault="00A41ACE" w:rsidP="00A41ACE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41ACE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Site specific </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>SCADA objects</w:t>
       </w:r>
       <w:r w:rsidRPr="00A41ACE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
@@ -16320,80 +16665,85 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">SCADA objects </w:t>
       </w:r>
       <w:r w:rsidRPr="00A41ACE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">developed for the plant application </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A41ACE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>re as below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFEEE49" w14:textId="1B638461" w:rsidR="00901D6B" w:rsidRDefault="00901D6B" w:rsidP="003D2281">
+    <w:p w14:paraId="6712C1F2" w14:textId="3AAC174E" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="144" w:name="_Ref155939053"/>
+      <w:bookmarkStart w:id="145" w:name="_Ref240356820"/>
+      <w:bookmarkStart w:id="146" w:name="_Ref240356811"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="008F00FC">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="008F00FC">
-[...2 lines deleted...]
-      <w:r w:rsidR="008F00FC">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008F00FC">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9.3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F00FC">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="145"/>
+      <w:r w:rsidRPr="002A3DA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Site Specific Software PLC Blocks</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="144"/>
+        <w:t>Site Specific Software PLC Blocks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A41ACE" w:rsidRPr="00452986" w14:paraId="550D0044" w14:textId="77777777" w:rsidTr="00491397">
         <w:trPr>
@@ -16719,134 +17069,136 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0202317E" w14:textId="77777777" w:rsidR="00A41ACE" w:rsidRPr="00C75039" w:rsidRDefault="00A41ACE" w:rsidP="00491397">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D9C0DF5" w14:textId="39311519" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="145" w:name="_Toc157431932"/>
+      <w:bookmarkStart w:id="147" w:name="_Ref240356931"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc240357345"/>
       <w:r>
         <w:t>Graphic display list</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="141"/>
       <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
-      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
     </w:p>
     <w:p w14:paraId="46D06172" w14:textId="404C08A6" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The following table below gives the list of graphics for plant control of </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Site Name</w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43372C67" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Mark the new graphics in green, and the deleted graphics in Blue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE91A3A" w14:textId="62F3AA55" w:rsidR="00DF7964" w:rsidRDefault="00DF7964" w:rsidP="00DF7964">
+    <w:p w14:paraId="7F94D87C" w14:textId="16F70600" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9.4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A41ACE" w:rsidRPr="00DF7964">
+      <w:r w:rsidRPr="002A3DA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7964">
         <w:t>Graphics Display List</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
@@ -17056,216 +17408,213 @@
           <w:p w14:paraId="6CFC94F9" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30EBFDCF" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="009B642B" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00C75039">
               <w:t>Treated Water Reservoir Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FAA21A7" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="146" w:name="_Toc56762221"/>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc56762221"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc56763171"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc56762224"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc56763174"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc56763175"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc57106483"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc240357346"/>
       <w:bookmarkEnd w:id="149"/>
-      <w:r w:rsidRPr="000316E0">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
-    </w:p>
-[...47 lines deleted...]
-      <w:bookmarkStart w:id="159" w:name="_Toc157431934"/>
+      <w:r w:rsidRPr="000316E0">
+        <w:t>Trending</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
+    </w:p>
+    <w:p w14:paraId="1CD9F0D7" w14:textId="38DA6023" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Trending, trend sampling, events</w:t>
+      </w:r>
+      <w:r w:rsidR="001B67CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="001B67CF" w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>logging periods have been configured as per the Trends section in I-SPE-STD-013 Control System Design and Construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF93488" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="NbrHeading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="156" w:name="_Toc56762226"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc56763176"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc56762227"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc56763177"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc56763178"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc57106484"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc240357347"/>
       <w:bookmarkEnd w:id="156"/>
-      <w:r w:rsidRPr="000316E0">
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
+      <w:r w:rsidRPr="000316E0">
+        <w:t xml:space="preserve">SCADA </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Hierarchy Structure and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000316E0">
+        <w:t>Menu Structure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
     </w:p>
-    <w:p w14:paraId="466129BC" w14:textId="404A1BE3" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
+    <w:p w14:paraId="466129BC" w14:textId="39A1913C" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant wide hierarchy of </w:t>
       </w:r>
       <w:r w:rsidR="00A41ACE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>SCADA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> displays and menu structure has been developed as per I- SPE-STD-013 Control System Design and Construction standard. In case of site-specific library being used, the details shall be referred in datasheet </w:t>
       </w:r>
       <w:r w:rsidR="00A41ACE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">listed </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00901D6B">
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00901D6B">
-[...12 lines deleted...]
-      <w:r w:rsidR="00901D6B">
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240356820 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00273C94">
+      <w:r w:rsidR="00753999">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00273C94">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9.3</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00901D6B">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00A41ACE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="188AF388" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -17304,56 +17653,56 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Button functions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD341FF" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="ListBullet0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Nested menu layers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3297949A" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00E21FB5" w:rsidRDefault="006D4F80" w:rsidP="00E21FB5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="160" w:name="_Toc157431935"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc240357348"/>
       <w:r w:rsidRPr="00E21FB5">
         <w:lastRenderedPageBreak/>
         <w:t>Displays/Screen Graphics</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="163"/>
     </w:p>
     <w:p w14:paraId="7C2C9DED" w14:textId="4553D975" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert all details/redline </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE734D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>mark-ups</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
@@ -17397,51 +17746,51 @@
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>art</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B37FF6" w14:textId="3305104D" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
+    <w:p w14:paraId="56B37FF6" w14:textId="66259B8D" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">In the </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
@@ -17468,129 +17817,136 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>art</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">B these details shall be deleted and referred to </w:t>
       </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C75039">
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00C75039">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00C75039">
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240356931 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00C75039">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C75039">
+      <w:r w:rsidR="00753999">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>9.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F40EBBD" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00E21FB5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="161" w:name="_Toc157431936"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc240357349"/>
       <w:r w:rsidRPr="000316E0">
         <w:t>Indication Signals</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="164"/>
     </w:p>
     <w:p w14:paraId="38A096AA" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Refer to standard I-SPE-STD-013 for further details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C0CBE8" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
@@ -17652,258 +18008,258 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Simulation and Bypass Events</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F40B91" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Along with the default indications some Device Block icons have additional information such as process variable readouts, device status indicators and graphical animations. These shall be referred to the respective datasheets.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416C7ED6" w14:textId="4D099B42" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="162" w:name="_Toc56763179"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="164" w:name="_Toc157431937"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc56763179"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc57106485"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc240357350"/>
       <w:r w:rsidRPr="000316E0">
         <w:t>SCADA Database Configuration Details</w:t>
-      </w:r>
-[...124 lines deleted...]
-        <w:t>Reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
     </w:p>
+    <w:p w14:paraId="7A4AA451" w14:textId="56E1C153" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="00B62650" w:rsidP="00534AEF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or further information on SCADA database </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4F80" w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>section SCADA Software, subsection</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4F80" w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCADA Database in I-SPE-STD-013 Control Systems Design and Construction standard</w:t>
+      </w:r>
+      <w:r w:rsidR="005A73D5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8EA9B2" w14:textId="370DD841" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>This section is to describe how the SCADA Database is configured. Include information such as data capture frequency, rapid trend data retention periods, archiving frequency, manual/automatic backup configuration, hardware setup (</w:t>
+      </w:r>
+      <w:r w:rsidR="0065047B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Network attached storage (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>NAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00A04133">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drive, dedicated historian server, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3D1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2810C54B" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="NbrHeading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000316E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="168" w:name="_Toc56763180"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc57106486"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc240357351"/>
+      <w:r w:rsidRPr="000316E0">
+        <w:t>Reporting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
+    </w:p>
     <w:p w14:paraId="266D877E" w14:textId="7E437DEB" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">For standard report configuration requirements refer to </w:t>
       </w:r>
       <w:r w:rsidR="000A7DD6" w:rsidRPr="000A7DD6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>the Reporting</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> section in I-SPE-STD-013 Control Systems Design and Construction standard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9447C8" w14:textId="6FAFD762" w:rsidR="00DF7964" w:rsidRDefault="00DF7964" w:rsidP="00DF7964">
+    <w:p w14:paraId="4D7A8086" w14:textId="378DF12D" w:rsidR="002A3DA0" w:rsidRDefault="002A3DA0" w:rsidP="002A3DA0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="168" w:name="_Ref155939354"/>
+      <w:bookmarkStart w:id="171" w:name="_Ref240357044"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9.8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A41ACE" w:rsidRPr="00DF7964">
+      <w:bookmarkEnd w:id="171"/>
+      <w:r w:rsidRPr="002A3DA0">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Site Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:t xml:space="preserve"> Generated Reports</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="168"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2076"/>
         <w:gridCol w:w="4432"/>
         <w:gridCol w:w="3398"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4F80" w:rsidRPr="007D6D71" w14:paraId="2A8C3919" w14:textId="77777777" w:rsidTr="00534AEF">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18342,70 +18698,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D6B6922" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>The site-specific reports developed are as per following sections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CAD3D08" w14:textId="45115A60" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00E21FB5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="169" w:name="_Toc157431939"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc240357352"/>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>HL pump Reporting (</w:t>
       </w:r>
       <w:r w:rsidR="000A7DD6">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> only)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="172"/>
     </w:p>
     <w:p w14:paraId="3D0B232A" w14:textId="1FAADDE2" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Configuration details of any </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE734D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>site-specific</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
@@ -18428,51 +18784,51 @@
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>For Construction</w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F50D221" w14:textId="3E9D4D3B" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
+    <w:p w14:paraId="6F50D221" w14:textId="2E95DFA7" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In the FD part B revision </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -18486,219 +18842,220 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE734D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> the report name is to be listed in </w:t>
       </w:r>
-      <w:r w:rsidR="00C760C9">
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00C760C9">
-[...12 lines deleted...]
-      <w:r w:rsidR="00C760C9">
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240357044 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007E4256">
+      <w:r w:rsidR="00753999">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="007E4256">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9.8</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>and all configuration details removed from this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9A2DF5" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00436C18" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="170" w:name="_Toc56763181"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="172" w:name="_Toc157431940"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc56763181"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc57106487"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc240357353"/>
       <w:r w:rsidRPr="007910C4">
         <w:t>User roles and Privileges Levels</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="170"/>
-[...68 lines deleted...]
-      <w:bookmarkStart w:id="182" w:name="_Toc387915447"/>
       <w:bookmarkEnd w:id="173"/>
       <w:bookmarkEnd w:id="174"/>
       <w:bookmarkEnd w:id="175"/>
+    </w:p>
+    <w:p w14:paraId="57E1CE1E" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="003D2281">
+      <w:pPr>
+        <w:pStyle w:val="TableText"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Refer to the user roles and privileges in I-SPE-STD-013 and I-SPE-STD-005 for more details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAD44FF" w14:textId="33A8A8ED" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="003D2281">
+      <w:pPr>
+        <w:pStyle w:val="TableText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Additionally, this section describes if any site-specific levels and specific privileges are required. (</w:t>
+      </w:r>
+      <w:r w:rsidR="00731EE9" w:rsidRPr="00731EE9">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>e.g.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for interlocks bypass, alarm acknowledge, etc</w:t>
+      </w:r>
+      <w:r w:rsidR="00731EE9">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3C93EB" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00D50DE7" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="NbrHeading1"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="176" w:name="_Toc56762232"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc56763182"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc56762233"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc56763183"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc56762234"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc56763184"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc56763185"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc57106488"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc240357354"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc387915447"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
-      <w:r w:rsidRPr="00D50DE7">
-[...7 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
+      <w:r w:rsidRPr="00D50DE7">
+        <w:t>Communication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D50DE7">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Details</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="184"/>
     </w:p>
     <w:p w14:paraId="2503A1CC" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="183" w:name="_Toc56763186"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="185" w:name="_Toc157431942"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc56763186"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc57106489"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc240357355"/>
       <w:r>
         <w:t>Networks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="183"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:bookmarkEnd w:id="187"/>
+      <w:bookmarkEnd w:id="188"/>
     </w:p>
     <w:p w14:paraId="1762D9AA" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>The site communication network is designed as per I-SPE-STD-009 Control Systems Architecture.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46451E55" w14:textId="123E79CE" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -18783,83 +19140,51 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Radio communication</w:t>
       </w:r>
       <w:r w:rsidR="0022668D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DACC10D" w14:textId="148C8F12" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="ListBullet0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digital communication details (Ethernet TCP/IP, Fieldbus, </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> etc</w:t>
+        <w:t>Digital communication details (Ethernet TCP/IP, Fieldbus, profibus, profinet etc</w:t>
       </w:r>
       <w:r w:rsidR="0022668D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0022668D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67771877" w14:textId="21CC458B" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
@@ -18889,105 +19214,108 @@
         <w:pStyle w:val="ListBullet0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Interfaces to external parties such as Unity water etc</w:t>
       </w:r>
       <w:r w:rsidR="0022668D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17430E5D" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="186" w:name="_Toc56762237"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="187"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc56762237"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc56763187"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc56763188"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc57106490"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc240357356"/>
+      <w:bookmarkEnd w:id="189"/>
+      <w:bookmarkEnd w:id="190"/>
       <w:r>
         <w:t>Communication Hardware</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="188"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="190"/>
+      <w:bookmarkEnd w:id="191"/>
+      <w:bookmarkEnd w:id="192"/>
+      <w:bookmarkEnd w:id="193"/>
     </w:p>
     <w:p w14:paraId="028AD43D" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Details of communication cabinet for the plant are listed in the table below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540D59C1" w14:textId="77F04B7E" w:rsidR="00DF7964" w:rsidRDefault="00DF7964" w:rsidP="00DF7964">
+    <w:p w14:paraId="180276BD" w14:textId="36740BB9" w:rsidR="009E6489" w:rsidRDefault="009E6489" w:rsidP="009E6489">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>10.2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="009E6489">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF7964">
-        <w:t xml:space="preserve"> Communication Hardware</w:t>
+        <w:t>Communication Hardware</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4F80" w:rsidRPr="00452986" w14:paraId="149FBECA" w14:textId="77777777" w:rsidTr="00534AEF">
         <w:trPr>
           <w:tblHeader/>
@@ -19215,59 +19543,59 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Site-specific Architecture Drawing REX</w:t>
       </w:r>
       <w:r w:rsidR="009C61A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ID.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AC4A96" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00143193">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="191" w:name="_Toc56763189"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="193" w:name="_Toc157431944"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc56763189"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc57106491"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc240357357"/>
       <w:r>
         <w:t>IP Address Schema</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="191"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="193"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:bookmarkEnd w:id="195"/>
+      <w:bookmarkEnd w:id="196"/>
     </w:p>
     <w:p w14:paraId="13B6446C" w14:textId="11D8D4B9" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Refer to the Site-specific</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">IP Register / Schema </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
@@ -19321,495 +19649,451 @@
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526B943D" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="194" w:name="_Toc56762240"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="195"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc56762240"/>
+      <w:bookmarkStart w:id="198" w:name="_Toc56763190"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc56763191"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc57106492"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc240357358"/>
+      <w:bookmarkEnd w:id="197"/>
+      <w:bookmarkEnd w:id="198"/>
       <w:r>
         <w:t>Seqwater WAN Connection</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="196"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="198"/>
+      <w:bookmarkEnd w:id="199"/>
+      <w:bookmarkEnd w:id="200"/>
+      <w:bookmarkEnd w:id="201"/>
     </w:p>
     <w:p w14:paraId="0422BA10" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>The Remote access requirements for the process group are as below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43489961" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="199" w:name="_Toc56762242"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="200"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc56762242"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc56763192"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc56763193"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc57106493"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc240357359"/>
+      <w:bookmarkEnd w:id="202"/>
+      <w:bookmarkEnd w:id="203"/>
       <w:r>
         <w:t>Network Diagnostic</w:t>
-      </w:r>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> Pump Station</w:t>
       </w:r>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
     </w:p>
-    <w:p w14:paraId="7E298395" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="210" w:name="_Toc157431948"/>
+    <w:p w14:paraId="53310676" w14:textId="3B6D4016" w:rsidR="006D4F80" w:rsidRPr="0066345D" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diagnostic details are configured as per </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3D7C" w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Communication and Diagnostic</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3D7C" w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section in I-SPE-STD-013. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066345D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Additionally, this section specifies the site-specific network diagnostic signals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD1D01C" w14:textId="2EF82227" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="NbrHeading1"/>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="207" w:name="_Toc56763194"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc57106494"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc240357360"/>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Name</w:t>
+      </w:r>
       <w:r w:rsidRPr="000316E0">
-        <w:t>Process Overview</w:t>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Process Group e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000316E0">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>g. Raw Water</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="185"/>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pump Station</w:t>
       </w:r>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
+    </w:p>
+    <w:p w14:paraId="7E298395" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="NbrHeading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="210" w:name="_Toc387915448"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc56763195"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc57106495"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc240357361"/>
+      <w:r w:rsidRPr="000316E0">
+        <w:t>Process Overview</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="210"/>
+      <w:bookmarkEnd w:id="211"/>
+      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkEnd w:id="213"/>
     </w:p>
-    <w:p w14:paraId="19A9DAED" w14:textId="145F287B" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
+    <w:p w14:paraId="19A9DAED" w14:textId="7E330C34" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a brief overview of how this Process Group operation/functional unit is controlled in form of a block diagram. It shall be helpful to add in the </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>UC</w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> numbers on each of these controllers</w:t>
       </w:r>
       <w:r w:rsidR="00540607">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> seen in </w:t>
       </w:r>
-      <w:r w:rsidR="00F7750C">
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00F7750C">
-[...12 lines deleted...]
-      <w:r w:rsidR="00F7750C">
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240357103 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E54213">
+      <w:r w:rsidR="00753999">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00E54213">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00F7750C">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>. Avoid repeat of copying word details from FD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244069E0" w14:textId="4AA475B0" w:rsidR="006D4F80" w:rsidRPr="001C0A2E" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="211" w:name="_Toc56762246"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc56762246"/>
+      <w:bookmarkStart w:id="215" w:name="_Toc56763196"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc56763197"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc240357362"/>
+      <w:bookmarkEnd w:id="214"/>
+      <w:bookmarkEnd w:id="215"/>
       <w:r w:rsidRPr="001C0A2E">
         <w:t>Control System Hierarchy (Can be an A</w:t>
       </w:r>
       <w:r w:rsidR="00540607" w:rsidRPr="001C0A2E">
         <w:t>ppendices</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0A2E">
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="213"/>
-      <w:bookmarkEnd w:id="214"/>
+      <w:bookmarkEnd w:id="216"/>
+      <w:bookmarkEnd w:id="217"/>
     </w:p>
     <w:p w14:paraId="562A7D8E" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>This section shall display key objects that make up the control system hierarchy. A flow chart representation as below shall be a desired option (with supervisory block names as per PLC logic included).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AC6D82" w14:textId="77777777" w:rsidR="00DF7964" w:rsidRDefault="006D4F80" w:rsidP="00DF7964">
+    <w:p w14:paraId="34A9500A" w14:textId="77777777" w:rsidR="009E6489" w:rsidRDefault="006D4F80" w:rsidP="009E6489">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D1189AC" wp14:editId="54DB7954">
             <wp:extent cx="5305425" cy="3762375"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="33" name="Diagram 33"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId29" r:lo="rId30" r:qs="rId31" r:cs="rId32"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53446448" w14:textId="1BEACA60" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="00DF7964" w:rsidP="00DF7964">
+    <w:p w14:paraId="69AC6D82" w14:textId="149B8AD0" w:rsidR="00DF7964" w:rsidRDefault="009E6489" w:rsidP="009E6489">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="215" w:name="_Ref155939409"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="218" w:name="_Ref240357103"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="001D649B">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
-[...2 lines deleted...]
-      <w:r w:rsidR="001D649B">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D649B">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="001D649B">
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:r w:rsidRPr="009E6489">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7964">
-        <w:t xml:space="preserve"> Control System Hierarchy</w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="215"/>
+        <w:t>Control System Hierarchy</w:t>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:t xml:space="preserve"> Example</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="01C80231" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="216" w:name="_Toc56762248"/>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="218"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc56762248"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc56763198"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc56762249"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc56763199"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc56762250"/>
+      <w:bookmarkStart w:id="224" w:name="_Toc56763200"/>
+      <w:bookmarkStart w:id="225" w:name="_Toc387915449"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc56763201"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc57106496"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc240357363"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
-      <w:r w:rsidRPr="000316E0">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
+      <w:r w:rsidRPr="000316E0">
+        <w:t>Calculations</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="225"/>
+      <w:bookmarkEnd w:id="226"/>
+      <w:bookmarkEnd w:id="227"/>
+      <w:bookmarkEnd w:id="228"/>
     </w:p>
     <w:p w14:paraId="7108B1B8" w14:textId="13999765" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Details on any calculations used for process control such </w:t>
       </w:r>
       <w:r w:rsidR="000126FF" w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
@@ -19882,63 +20166,63 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>herever possible tag number to be provided in the equation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348BFE29" w14:textId="495B90BD" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006562E0" w:rsidP="006D4F80">
       <w:pPr>
         <w:pStyle w:val="Tableheading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004A88"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="226" w:name="_Hlk56435053"/>
+      <w:bookmarkStart w:id="229" w:name="_Hlk56435053"/>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BF2C800" wp14:editId="22FDC37E">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BF2C800" wp14:editId="22FDC37E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>20955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>383540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5601970" cy="2347595"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="14605"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="203" name="Text Box 203"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5601970" cy="2347595"/>
                         </a:xfrm>
@@ -20241,51 +20525,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2BF2C800" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 203" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:1.65pt;margin-top:30.2pt;width:441.1pt;height:184.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA30q2vIgIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayuGmMOEWXLsOA&#10;bh3Q7gNkWY6FyaImKbGzry8lu2nWdZdhPhCiSD2Sj6RXV32ryEFYJ0EXdDpJKRGaQyX1rqDfH7bv&#10;LilxnumKKdCioEfh6NX67ZtVZ3IxgwZUJSxBEO3yzhS08d7kSeJ4I1rmJmCERmMNtmUeVbtLKss6&#10;RG9VMkvTi6QDWxkLXDiHtzeDka4jfl0L7u/q2glPVEExNx+ljbIMMlmvWL6zzDSSj2mwf8iiZVJj&#10;0BPUDfOM7K38A6qV3IKD2k84tAnUteQi1oDVTNMX1dw3zIhYC5LjzIkm9/9g+dfDvflmie8/QI8N&#10;jEU4cwv8hyMaNg3TO3FtLXSNYBUGngbKks64fHwaqHa5CyBl9wUqbDLbe4hAfW3bwArWSRAdG3A8&#10;kS56TzheZhfpdLlAE0fb7P18kS2zGIPlT8+Ndf6TgJaEQ0EtdjXCs8Ot8yEdlj+5hGgOlKy2Uqmo&#10;2F25UZYcGE7ANn4j+m9uSpOuoMtslg0M/BUijd9rEK30OMpKtgW9PDmxPPD2UVdx0DyTajhjykqP&#10;RAbuBhZ9X/boGAgtoToipRaGkcUV83coagWYJ1fSUNKA/fXyLvjhdKCFkg7HuqDu555ZQYn6rLF9&#10;y+l8HvYgKvNsMUPFnlvKcwvTHKEK6ikZjhsfdycQq+Ea21zL2IDnjMeacFxjX8bVCvtwrkev5x/A&#10;+hEAAP//AwBQSwMEFAAGAAgAAAAhANhSR3ffAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SFwQtUvSEEI2FUIC0RsUBFc3dpMIex1sNw1/jznBcTSjmTf1eraGTdqHwRHCciGA&#10;aWqdGqhDeHt9uCyBhShJSeNII3zrAOvm9KSWlXJHetHTNnYslVCoJEIf41hxHtpeWxkWbtSUvL3z&#10;VsYkfceVl8dUbg2/EqLgVg6UFno56vtet5/bg0Uo86fpI2yy5/e22JubeHE9PX55xPOz+e4WWNRz&#10;/AvDL35ChyYx7dyBVGAGIctSEKEQObBkl+VqBWyHkGdiCbyp+f8DzQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAN9KtryICAABIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA2FJHd98AAAAIAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
+              <v:shape id="Text Box 203" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:1.65pt;margin-top:30.2pt;width:441.1pt;height:184.85pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA30q2vIgIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayuGmMOEWXLsOA&#10;bh3Q7gNkWY6FyaImKbGzry8lu2nWdZdhPhCiSD2Sj6RXV32ryEFYJ0EXdDpJKRGaQyX1rqDfH7bv&#10;LilxnumKKdCioEfh6NX67ZtVZ3IxgwZUJSxBEO3yzhS08d7kSeJ4I1rmJmCERmMNtmUeVbtLKss6&#10;RG9VMkvTi6QDWxkLXDiHtzeDka4jfl0L7u/q2glPVEExNx+ljbIMMlmvWL6zzDSSj2mwf8iiZVJj&#10;0BPUDfOM7K38A6qV3IKD2k84tAnUteQi1oDVTNMX1dw3zIhYC5LjzIkm9/9g+dfDvflmie8/QI8N&#10;jEU4cwv8hyMaNg3TO3FtLXSNYBUGngbKks64fHwaqHa5CyBl9wUqbDLbe4hAfW3bwArWSRAdG3A8&#10;kS56TzheZhfpdLlAE0fb7P18kS2zGIPlT8+Ndf6TgJaEQ0EtdjXCs8Ot8yEdlj+5hGgOlKy2Uqmo&#10;2F25UZYcGE7ANn4j+m9uSpOuoMtslg0M/BUijd9rEK30OMpKtgW9PDmxPPD2UVdx0DyTajhjykqP&#10;RAbuBhZ9X/boGAgtoToipRaGkcUV83coagWYJ1fSUNKA/fXyLvjhdKCFkg7HuqDu555ZQYn6rLF9&#10;y+l8HvYgKvNsMUPFnlvKcwvTHKEK6ikZjhsfdycQq+Ea21zL2IDnjMeacFxjX8bVCvtwrkev5x/A&#10;+hEAAP//AwBQSwMEFAAGAAgAAAAhANhSR3ffAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SFwQtUvSEEI2FUIC0RsUBFc3dpMIex1sNw1/jznBcTSjmTf1eraGTdqHwRHCciGA&#10;aWqdGqhDeHt9uCyBhShJSeNII3zrAOvm9KSWlXJHetHTNnYslVCoJEIf41hxHtpeWxkWbtSUvL3z&#10;VsYkfceVl8dUbg2/EqLgVg6UFno56vtet5/bg0Uo86fpI2yy5/e22JubeHE9PX55xPOz+e4WWNRz&#10;/AvDL35ChyYx7dyBVGAGIctSEKEQObBkl+VqBWyHkGdiCbyp+f8DzQ8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAN9KtryICAABIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA2FJHd98AAAAIAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1BEF824B" w14:textId="77777777" w:rsidR="006562E0" w:rsidRPr="003D2281" w:rsidRDefault="006562E0" w:rsidP="006562E0">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:left="720" w:firstLine="720"/>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:highlight w:val="lightGray"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D2281">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:i/>
                           <w:highlight w:val="lightGray"/>
                         </w:rPr>
                         <w:t xml:space="preserve">sVREQ = </w:t>
                       </w:r>
                       <m:oMath>
                         <m:f>
                           <m:fPr>
                             <m:ctrlPr>
@@ -20584,186 +20868,150 @@
           <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004A88"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>: Dosing Rate Calculation Example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8CF75B" w14:textId="01FED0EC" w:rsidR="006562E0" w:rsidRPr="003D2281" w:rsidRDefault="006562E0" w:rsidP="006D4F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">The desired flowrate in </w:t>
-[...35 lines deleted...]
-        <w:t>” (see datasheet I-DSH-STD-062).</w:t>
+        <w:t>The desired flowrate in flowpaced dosing mode is to be calculated using the Seqwater library block “Dose_Calc” (see datasheet I-DSH-STD-062).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p w14:paraId="79A2416F" w14:textId="58CC8916" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60B537A8" w14:textId="2D2538A6" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Wherever possible tag number to be provided in the equation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23251D72" w14:textId="3F6B5EFD" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="227" w:name="_Toc56762252"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="229"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc56762252"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc56763202"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc56762253"/>
+      <w:bookmarkStart w:id="233" w:name="_Toc56763203"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc384293235"/>
+      <w:bookmarkStart w:id="235" w:name="_Toc387915451"/>
+      <w:bookmarkStart w:id="236" w:name="_Toc56763204"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc57106497"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc240357364"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
-      <w:r w:rsidRPr="000316E0">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="232"/>
       <w:bookmarkEnd w:id="233"/>
       <w:bookmarkEnd w:id="234"/>
+      <w:r w:rsidRPr="000316E0">
+        <w:t>Equipment and Instrumentation</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="235"/>
+      <w:bookmarkEnd w:id="236"/>
+      <w:bookmarkEnd w:id="237"/>
+      <w:bookmarkEnd w:id="238"/>
     </w:p>
     <w:p w14:paraId="61E76A17" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>List the equipment and instrumentation that is under control from this Process Group. Items that are under control from subordinate Plant Units should be listed in that section, not as part of this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE87C31" w14:textId="0862445F" w:rsidR="00FA50F6" w:rsidRDefault="00FA50F6" w:rsidP="00FA50F6">
+    <w:p w14:paraId="2B3876D1" w14:textId="73E335EF" w:rsidR="009E6489" w:rsidRDefault="009E6489" w:rsidP="009E6489">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11.4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-        <w:t>.1</w:t>
+      <w:r w:rsidRPr="009E6489">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA50F6">
-        <w:t xml:space="preserve"> Process Unit Equipment List</w:t>
+        <w:t>Process Unit Equipment List</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="7542"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4F80" w14:paraId="0B90A207" w14:textId="77777777" w:rsidTr="00534AEF">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
@@ -20963,80 +21211,80 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="006D4F80" w:rsidRPr="00143193">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Note: For new instruments the equipment identifier needs to match with new tagging philosophy, in case of existing equipment enter new as well as old equipment identifier if not updated on P&amp;ID.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2FE12A" w14:textId="4E87553A" w:rsidR="00FA50F6" w:rsidRDefault="00FA50F6" w:rsidP="00FA50F6">
+    <w:p w14:paraId="38D2565A" w14:textId="3C8EA58E" w:rsidR="007C150E" w:rsidRDefault="007C150E" w:rsidP="007C150E">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11.4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-        <w:t>.2</w:t>
+      <w:r w:rsidRPr="007C150E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA50F6">
-        <w:t xml:space="preserve"> Process Unit Instrument List</w:t>
+        <w:t>Process Unit Instrument List</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="7542"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4F80" w14:paraId="7D637FED" w14:textId="77777777" w:rsidTr="00534AEF">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
@@ -21169,141 +21417,144 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C346093" w14:textId="250272F8" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Refer to the IO List for details on range and units</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7069B2ED" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="236" w:name="_Toc56763205"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="239" w:name="_Toc387915452"/>
+      <w:bookmarkStart w:id="239" w:name="_Toc56763205"/>
+      <w:bookmarkStart w:id="240" w:name="_Toc57106498"/>
+      <w:bookmarkStart w:id="241" w:name="_Toc240357365"/>
+      <w:bookmarkStart w:id="242" w:name="_Toc387915452"/>
       <w:r w:rsidRPr="000316E0">
         <w:lastRenderedPageBreak/>
         <w:t>Equipment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or Instrument </w:t>
       </w:r>
       <w:r w:rsidRPr="000316E0">
         <w:t>Scaling</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="236"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="238"/>
+      <w:bookmarkEnd w:id="239"/>
+      <w:bookmarkEnd w:id="240"/>
+      <w:bookmarkEnd w:id="241"/>
     </w:p>
     <w:p w14:paraId="220231E6" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>This section shall refer to the site standard IO List (not a project specific document).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49410B83" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Only any special scaling requirements for any equipment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>if required</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E694B8E" w14:textId="012AA20D" w:rsidR="00FA50F6" w:rsidRDefault="00FA50F6" w:rsidP="00FA50F6">
+    <w:p w14:paraId="27FB85C1" w14:textId="74BD85E9" w:rsidR="007C150E" w:rsidRDefault="007C150E" w:rsidP="007C150E">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11.5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007C150E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FA50F6">
-        <w:t xml:space="preserve"> Equipment with special scaling requirements</w:t>
+        <w:t>Equipment with special scaling requirements</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1756"/>
         <w:gridCol w:w="1362"/>
         <w:gridCol w:w="1347"/>
         <w:gridCol w:w="1491"/>
         <w:gridCol w:w="1214"/>
         <w:gridCol w:w="2753"/>
       </w:tblGrid>
@@ -21391,96 +21642,78 @@
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75039">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Engineering Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1214" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
           </w:tcPr>
           <w:p w14:paraId="59ECE92F" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C75039">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Engg</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C75039">
+              <w:t xml:space="preserve">Engg Min </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BA9E11" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
+            <w:pPr>
+              <w:pStyle w:val="TableHeading"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Min </w:t>
-[...10 lines deleted...]
-              <w:pStyle w:val="TableHeading"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C75039">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> Max </w:t>
+              <w:t xml:space="preserve">Engg Max </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4F80" w:rsidRPr="00F93CD4" w14:paraId="14C8083B" w14:textId="77777777" w:rsidTr="00534AEF">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67AFDC43" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1362" w:type="dxa"/>
           </w:tcPr>
@@ -21701,101 +21934,101 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B0048B7" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69756CF0" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="240" w:name="_Toc56763206"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="242" w:name="_Toc157431953"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc56763206"/>
+      <w:bookmarkStart w:id="244" w:name="_Toc57106499"/>
+      <w:bookmarkStart w:id="245" w:name="_Toc240357366"/>
       <w:r w:rsidRPr="000316E0">
         <w:t>Control</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="239"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
+      <w:bookmarkEnd w:id="243"/>
+      <w:bookmarkEnd w:id="244"/>
+      <w:bookmarkEnd w:id="245"/>
     </w:p>
     <w:p w14:paraId="58E118F0" w14:textId="1C907920" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The control system application software for this process group is configured in the </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>PLC name</w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E86A2A7" w14:textId="5A5DB389" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
+    <w:p w14:paraId="4E86A2A7" w14:textId="5F8C5078" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">For management of </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Name of Process Group</w:t>
       </w:r>
@@ -21818,314 +22051,342 @@
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>name of supervisory control</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is the highest level of the supervisory control. The control system hierarchy between the process is as seen in figure </w:t>
-[...6 lines deleted...]
-        <w:t>XXX</w:t>
+        <w:t xml:space="preserve"> is the highest level of the supervisory control. The control system hierarchy between the process is as seen in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240357252 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00753999">
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidR="00753999">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C456C5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> below:</w:t>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidR="00753999">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Process Units is also listed here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1AB6FD" w14:textId="77C56AA8" w:rsidR="006D4F80" w:rsidRPr="00CD6DE0" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>List the equipment that is under control from this Process Group preferably in form of block diagram</w:t>
       </w:r>
       <w:r w:rsidR="002263A1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>, example below</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C9A037" w14:textId="57BD72A6" w:rsidR="001D649B" w:rsidRDefault="000E6445" w:rsidP="001D649B">
+    <w:p w14:paraId="275C9DF4" w14:textId="77777777" w:rsidR="007C150E" w:rsidRDefault="000E6445" w:rsidP="007C150E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74B60CC3" wp14:editId="09B10D85">
             <wp:extent cx="5166808" cy="3025402"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Picture 10"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5166808" cy="3025402"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26938616" w14:textId="277C5AFC" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="001D649B" w:rsidP="001D649B">
+    <w:p w14:paraId="19C9A037" w14:textId="27F8C373" w:rsidR="001D649B" w:rsidRDefault="007C150E" w:rsidP="007C150E">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="246" w:name="_Ref240357252"/>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="246"/>
+      <w:r w:rsidRPr="007C150E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D649B">
+        <w:t xml:space="preserve">Control System Hierarchy for </w:t>
+      </w:r>
       <w:r>
-        <w:noBreakHyphen/>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Name of Process group</w:t>
       </w:r>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-[...28 lines deleted...]
-      <w:r w:rsidR="00DF3D7C">
         <w:t>’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="048BB69E" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Or alternatively it can be shown in a table format as below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB18561" w14:textId="2E2B81A3" w:rsidR="001D649B" w:rsidRDefault="001D649B" w:rsidP="001D649B">
+    <w:p w14:paraId="0F3A89BD" w14:textId="40D1C237" w:rsidR="00460964" w:rsidRDefault="00460964" w:rsidP="00460964">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11.6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00460964">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="001D649B">
-        <w:t xml:space="preserve"> Control System Hierarchy for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF3D7C">
+        <w:t xml:space="preserve">Control System Hierarchy for </w:t>
+      </w:r>
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Name of Process Group</w:t>
       </w:r>
-      <w:r w:rsidR="00DF3D7C">
+      <w:r>
         <w:t>’</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1272"/>
         <w:gridCol w:w="1220"/>
         <w:gridCol w:w="2465"/>
         <w:gridCol w:w="4949"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4F80" w:rsidRPr="00844E0F" w14:paraId="5AE4A83B" w14:textId="77777777" w:rsidTr="003D2281">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="642" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
           </w:tcPr>
           <w:p w14:paraId="5C1A470D" w14:textId="7656526E" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
             <w:pPr>
               <w:pStyle w:val="TableHeadingWhite"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="243" w:name="_Hlk13139566"/>
+            <w:bookmarkStart w:id="247" w:name="_Hlk13139566"/>
             <w:r w:rsidRPr="00C75039">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Process </w:t>
             </w:r>
             <w:r w:rsidR="00F15FE6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="616" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
           </w:tcPr>
           <w:p w14:paraId="77249443" w14:textId="68A52DA9" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00534AEF">
             <w:pPr>
               <w:pStyle w:val="TableHeadingWhite"/>
               <w:rPr>
@@ -23054,161 +23315,164 @@
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D2281">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Raw Water Pump 5</w:t>
             </w:r>
             <w:r w:rsidRPr="003D2281" w:rsidDel="005F50A9">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003D2281">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Delivery Valve</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p w14:paraId="7DB89016" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Describe any control system functionality that is not captured in other parts of this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7CA87C" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="244" w:name="_Toc56763207"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="247" w:name="_Toc387915453"/>
+      <w:bookmarkStart w:id="248" w:name="_Toc56763207"/>
+      <w:bookmarkStart w:id="249" w:name="_Toc57106500"/>
+      <w:bookmarkStart w:id="250" w:name="_Toc240357367"/>
+      <w:bookmarkStart w:id="251" w:name="_Toc387915453"/>
       <w:r w:rsidRPr="000316E0">
         <w:t>Control Loops</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="244"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="246"/>
+      <w:bookmarkEnd w:id="248"/>
+      <w:bookmarkEnd w:id="249"/>
+      <w:bookmarkEnd w:id="250"/>
     </w:p>
     <w:p w14:paraId="455866B4" w14:textId="4CF8DF76" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Specify how many control loops are existing in the process i.e. how many analog loops and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">digital control loops. For analog control loops, further specify whether it is PID </w:t>
       </w:r>
       <w:r w:rsidR="002B34DD" w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>based,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the output of the analog loops is based on calculations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB21938" w14:textId="6538A1C1" w:rsidR="001D649B" w:rsidRDefault="001D649B" w:rsidP="001D649B">
+    <w:p w14:paraId="38E9F331" w14:textId="5C9DBC34" w:rsidR="00460964" w:rsidRDefault="00460964" w:rsidP="00460964">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
-[...2 lines deleted...]
-      <w:r w:rsidR="00930E96">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00930E96">
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11.7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930E96">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00460964">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="001D649B">
-        <w:t xml:space="preserve"> Process Group </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF3D7C">
+        <w:t xml:space="preserve">Process Group </w:t>
+      </w:r>
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="001D649B">
         <w:t>Name</w:t>
       </w:r>
-      <w:r w:rsidR="00DF3D7C">
+      <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="001D649B">
         <w:t xml:space="preserve"> Control Loops</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2240"/>
         <w:gridCol w:w="1189"/>
         <w:gridCol w:w="6477"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4F80" w14:paraId="50D8AF41" w14:textId="77777777" w:rsidTr="00EB2AA0">
@@ -23588,64 +23852,64 @@
           </w:tcPr>
           <w:p w14:paraId="064AE063" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75039">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve">Alum pump Flow control </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61149770" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00E21FB5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="248" w:name="_Toc56762258"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="249"/>
+      <w:bookmarkStart w:id="252" w:name="_Toc56762258"/>
+      <w:bookmarkStart w:id="253" w:name="_Toc56763208"/>
+      <w:bookmarkStart w:id="254" w:name="_Toc56763209"/>
+      <w:bookmarkStart w:id="255" w:name="_Toc240357368"/>
+      <w:bookmarkEnd w:id="252"/>
+      <w:bookmarkEnd w:id="253"/>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Settled Water Channel Level Primary Controller (E.G. Only)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="250"/>
-      <w:bookmarkEnd w:id="251"/>
+      <w:bookmarkEnd w:id="254"/>
+      <w:bookmarkEnd w:id="255"/>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E029893" w14:textId="690F1563" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>The Settled Water Channel Level Controller (TEB_2LIC</w:t>
       </w:r>
       <w:r w:rsidR="005108DB" w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -23684,328 +23948,311 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The output of the Settled Water Channel Level Controller (TEB_2LIC</w:t>
       </w:r>
       <w:r w:rsidR="005108DB" w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>x0</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>021.sOUT) is the common Filter Velocity Setpoint in meters per hour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E40B3C9" w14:textId="02B46A6F" w:rsidR="001D649B" w:rsidRDefault="006122A2" w:rsidP="001D649B">
+    <w:p w14:paraId="7FA5546F" w14:textId="77777777" w:rsidR="007B3BC5" w:rsidRDefault="006122A2" w:rsidP="007B3BC5">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35BE5175" wp14:editId="0925ED2D">
             <wp:extent cx="6296660" cy="2193290"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="14" name="Picture 14" descr="A diagram of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="Picture 14" descr="A diagram of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6296660" cy="2193290"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474289C8" w14:textId="5C285864" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="001D649B" w:rsidP="001D649B">
+    <w:p w14:paraId="5E40B3C9" w14:textId="2AE3EFF0" w:rsidR="001D649B" w:rsidRDefault="007B3BC5" w:rsidP="007B3BC5">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007B3BC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D649B">
+        <w:t>Block diagram representation of logic</w:t>
+      </w:r>
       <w:r>
-        <w:noBreakHyphen/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAC9E03" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Add subsection for additional details such as mode selection, setpoint selection etc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F36C98F" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="NbrHeading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="256" w:name="_Toc56763210"/>
+      <w:bookmarkStart w:id="257" w:name="_Toc57106501"/>
+      <w:bookmarkStart w:id="258" w:name="_Toc240357369"/>
+      <w:r>
+        <w:t xml:space="preserve">Hardware </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000316E0">
+        <w:t xml:space="preserve">Interlocks and </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="251"/>
+      <w:r w:rsidRPr="000316E0">
+        <w:t>Permissive</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="256"/>
+      <w:bookmarkEnd w:id="257"/>
+      <w:bookmarkEnd w:id="258"/>
+    </w:p>
+    <w:p w14:paraId="13DF3F14" w14:textId="1BAEA082" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For trip interlock and safety interlocks conditions, please refer to site </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3D7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>I-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3D7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>REGG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3D7C" w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>AAA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3D7C" w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>NNN</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3D7C" w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Cause &amp; Effect Matrix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7683AAB8" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>The below table details hardware interlocks and permissive for units and devices under the control of this process group. Only hardware interlocks are in all modes all other interlocks and permissive are in Remote Auto mode only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3439477C" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Repeat the below table as many times as necessary to capture the relevant Process Units and Devices </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B2F0D8" w14:textId="39E608B0" w:rsidR="007B3BC5" w:rsidRDefault="007B3BC5" w:rsidP="007B3BC5">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC \s 1 </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>21</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="007B3BC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="001D649B">
-        <w:t xml:space="preserve"> Block diagram representation of logic</w:t>
-[...179 lines deleted...]
-        <w:t xml:space="preserve"> Interlocks and Permissive</w:t>
+        <w:t>Interlocks and Permissive</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4F80" w14:paraId="72BAEC1C" w14:textId="77777777" w:rsidTr="00EB2AA0">
         <w:tc>
           <w:tcPr>
@@ -24818,88 +25065,88 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AD831F9" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="18B906FD" w14:textId="42EDD74E" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="255" w:name="_Toc384293239"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="256"/>
+      <w:bookmarkStart w:id="259" w:name="_Toc384293239"/>
+      <w:bookmarkStart w:id="260" w:name="_Toc384293240"/>
+      <w:bookmarkStart w:id="261" w:name="_Toc387915454"/>
+      <w:bookmarkEnd w:id="259"/>
+      <w:bookmarkEnd w:id="260"/>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: combine </w:t>
       </w:r>
       <w:r w:rsidRPr="009B642B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>different</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> causes for a trip under one number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D4DDBCC" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="258" w:name="_Toc56763211"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="260" w:name="_Toc157431957"/>
+      <w:bookmarkStart w:id="262" w:name="_Toc56763211"/>
+      <w:bookmarkStart w:id="263" w:name="_Toc57106502"/>
+      <w:bookmarkStart w:id="264" w:name="_Toc240357370"/>
       <w:r w:rsidRPr="000316E0">
         <w:t>Sequence Control</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="257"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="260"/>
+      <w:bookmarkEnd w:id="261"/>
+      <w:bookmarkEnd w:id="262"/>
+      <w:bookmarkEnd w:id="263"/>
+      <w:bookmarkEnd w:id="264"/>
     </w:p>
     <w:p w14:paraId="7EF5EA50" w14:textId="294B468A" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">This section describes sequence control for running of equipment in </w:t>
       </w:r>
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
@@ -25148,206 +25395,189 @@
       </w:r>
       <w:r w:rsidR="00D101E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA806DE" w14:textId="1B8B1266" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Note: Representation of control in sequence chart does not imply that the SFC or Sequencer is to be used for developing the logic. The guidelines in I-SPE-STD-013 shall be followed for any sequential logic to be developed and needs Principal’s approval.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E6EF5A" w14:textId="5546202F" w:rsidR="001D649B" w:rsidRDefault="006D4F80" w:rsidP="001D649B">
+    <w:p w14:paraId="2948BC2C" w14:textId="300A9174" w:rsidR="007B3BC5" w:rsidRDefault="006D4F80" w:rsidP="007B3BC5">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CBB233E" wp14:editId="2243D1C6">
             <wp:extent cx="3799080" cy="5858540"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="35" name="Picture 35"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3800308" cy="5860434"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="003B6DFD" w:rsidRPr="003D2281">
-[...9 lines deleted...]
-        <w:t>only.</w:t>
+      <w:r w:rsidR="007B3BC5" w:rsidRPr="007B3BC5">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B3BC5" w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Schematic is an example only.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1C599A" w14:textId="16D92136" w:rsidR="006D4F80" w:rsidRDefault="001D649B" w:rsidP="001D649B">
+    <w:p w14:paraId="6D7E27FE" w14:textId="13F99127" w:rsidR="007B3BC5" w:rsidRDefault="007B3BC5" w:rsidP="007B3BC5">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> STYLEREF 1 \s </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00753999">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="007B3BC5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D649B">
-        <w:t xml:space="preserve"> Sequence Control</w:t>
+        <w:t>Sequence Control</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F56F5A" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="261" w:name="_Toc56763212"/>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="264"/>
+      <w:bookmarkStart w:id="265" w:name="_Toc56763212"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc56763213"/>
+      <w:bookmarkStart w:id="267" w:name="_Toc56762262"/>
+      <w:bookmarkStart w:id="268" w:name="_Toc56763214"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc56762263"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc56763215"/>
+      <w:bookmarkStart w:id="271" w:name="_Toc56762313"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc56763265"/>
+      <w:bookmarkStart w:id="273" w:name="_Toc56762320"/>
+      <w:bookmarkStart w:id="274" w:name="_Toc56763272"/>
+      <w:bookmarkStart w:id="275" w:name="_Toc56762321"/>
+      <w:bookmarkStart w:id="276" w:name="_Toc56763273"/>
+      <w:bookmarkStart w:id="277" w:name="_Toc56762322"/>
+      <w:bookmarkStart w:id="278" w:name="_Toc56763274"/>
+      <w:bookmarkStart w:id="279" w:name="_Toc56762323"/>
+      <w:bookmarkStart w:id="280" w:name="_Toc56763275"/>
+      <w:bookmarkStart w:id="281" w:name="_Toc387915456"/>
+      <w:bookmarkStart w:id="282" w:name="_Toc56763288"/>
+      <w:bookmarkStart w:id="283" w:name="_Toc57106503"/>
+      <w:bookmarkStart w:id="284" w:name="_Toc240357371"/>
       <w:bookmarkEnd w:id="265"/>
       <w:bookmarkEnd w:id="266"/>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:bookmarkEnd w:id="270"/>
       <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
       <w:bookmarkEnd w:id="274"/>
       <w:bookmarkEnd w:id="275"/>
       <w:bookmarkEnd w:id="276"/>
-      <w:r w:rsidRPr="000316E0">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
       <w:bookmarkEnd w:id="279"/>
       <w:bookmarkEnd w:id="280"/>
+      <w:r w:rsidRPr="000316E0">
+        <w:t>Alarms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="281"/>
+      <w:bookmarkEnd w:id="282"/>
+      <w:bookmarkEnd w:id="283"/>
+      <w:bookmarkEnd w:id="284"/>
     </w:p>
     <w:p w14:paraId="77BD7DA0" w14:textId="38023641" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Refer to Alarms and section in Control System Diagnostics in I-SPE-STD -013 Control Systems Design and Construction Standard for further information on configuration of alarms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B894A3A" w14:textId="7C5E1C3C" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
@@ -25395,1155 +25625,1051 @@
       <w:r w:rsidR="00DF3D7C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D2281">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Alarm Register.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF16A84" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="281" w:name="_Toc56762337"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="282"/>
+      <w:bookmarkStart w:id="285" w:name="_Toc56762337"/>
+      <w:bookmarkStart w:id="286" w:name="_Toc56763289"/>
+      <w:bookmarkEnd w:id="285"/>
+      <w:bookmarkEnd w:id="286"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="283" w:name="_Toc56763290"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="286" w:name="_Toc387915457"/>
+      <w:bookmarkStart w:id="287" w:name="_Toc56763290"/>
+      <w:bookmarkStart w:id="288" w:name="_Toc57106504"/>
+      <w:bookmarkStart w:id="289" w:name="_Toc240357372"/>
+      <w:bookmarkStart w:id="290" w:name="_Toc387915457"/>
       <w:r w:rsidRPr="000316E0">
         <w:t>Events &amp; Indications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="283"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="285"/>
+      <w:bookmarkEnd w:id="287"/>
+      <w:bookmarkEnd w:id="288"/>
+      <w:bookmarkEnd w:id="289"/>
     </w:p>
     <w:p w14:paraId="748FFC74" w14:textId="36AABDA6" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Refer to Events section in I-SPE-STD-013 Control Systems Design and Construction standard for further information on events and indications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D4D850" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C75039">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Add any project relevant information about events and indications here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7B5DBD" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="287" w:name="_Toc56763291"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="289" w:name="_Toc157431960"/>
+      <w:bookmarkStart w:id="291" w:name="_Toc56763291"/>
+      <w:bookmarkStart w:id="292" w:name="_Toc57106505"/>
+      <w:bookmarkStart w:id="293" w:name="_Toc240357373"/>
       <w:r w:rsidRPr="000316E0">
         <w:lastRenderedPageBreak/>
         <w:t>Setpoints and Parameters</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="286"/>
-[...636 lines deleted...]
-      <w:bookmarkStart w:id="301" w:name="_Toc157431961"/>
       <w:bookmarkEnd w:id="290"/>
       <w:bookmarkEnd w:id="291"/>
       <w:bookmarkEnd w:id="292"/>
       <w:bookmarkEnd w:id="293"/>
+      <w:r w:rsidRPr="000316E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C7EBFB" w14:textId="3B8FAB53" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Detail setpoints and parameters used for controlling this process </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2226">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>group</w:t>
+      </w:r>
+      <w:r w:rsidR="00854F56" w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">here. This is not an alarm list. Alarms are listed separately. Include </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2226">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Process </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Setpoints that can be adjusted by the operator from SCADA and PLC parameters</w:t>
+      </w:r>
+      <w:r w:rsidR="0065237A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54736081" w14:textId="7B9C3529" w:rsidR="007B3BC5" w:rsidRDefault="007B3BC5" w:rsidP="007B3BC5">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00753999">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B3BC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D649B">
+        <w:t>Setpoint and Parameter Table</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="778"/>
+        <w:gridCol w:w="1452"/>
+        <w:gridCol w:w="1465"/>
+        <w:gridCol w:w="1556"/>
+        <w:gridCol w:w="1553"/>
+        <w:gridCol w:w="1553"/>
+        <w:gridCol w:w="1549"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F20A37" w14:paraId="2C67AC5C" w14:textId="772FDAD5" w:rsidTr="00267169">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE15B13" w14:textId="345E7C92" w:rsidR="00F20A37" w:rsidRPr="00C75039" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadingWhite"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006627EE">
+              <w:t>Tag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="096FCE8F" w14:textId="7FF8B05E" w:rsidR="00F20A37" w:rsidRPr="00C75039" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadingWhite"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006627EE">
+              <w:t>Parameter Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2153F195" w14:textId="5BCC6EDC" w:rsidR="00F20A37" w:rsidRPr="00C75039" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadingWhite"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006627EE">
+              <w:t>Unit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5418E4F5" w14:textId="4CC5D52D" w:rsidR="00F20A37" w:rsidRPr="00C75039" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadingWhite"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006627EE">
+              <w:t>Min</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F8EA2A" w14:textId="5C8FF55D" w:rsidR="00F20A37" w:rsidRPr="00C75039" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadingWhite"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006627EE">
+              <w:t>Max</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D8B47C" w14:textId="19C4DEB5" w:rsidR="00F20A37" w:rsidRPr="00C75039" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadingWhite"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006627EE">
+              <w:t>Default</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="003859" w:themeFill="text2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EB0BAD" w14:textId="30A08B24" w:rsidR="00F20A37" w:rsidRPr="00C75039" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadingWhite"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006627EE">
+              <w:t>SCADA Privilege level *</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F20A37" w14:paraId="2BB9AE37" w14:textId="58716E0D" w:rsidTr="00267169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="204C06FD" w14:textId="6607D243" w:rsidR="00F20A37" w:rsidRPr="00C75039" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB4C8EA" w14:textId="32C63902" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Raw Water Flow Setpoint</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="758C8AE7" w14:textId="7985E2C1" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>L/S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="090FA6F0" w14:textId="20590EEF" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27715829" w14:textId="139EB461" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C953A13" w14:textId="4A7AA0A4" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1297CF74" w14:textId="5D717E48" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Operator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F20A37" w14:paraId="5A7D8FD1" w14:textId="171A6B4B" w:rsidTr="00267169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5D35D9" w14:textId="266A6948" w:rsidR="00F20A37" w:rsidRPr="00C75039" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE76C58" w14:textId="66066DAA" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Raw Water Pump No-Flow Delay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="083453C0" w14:textId="1FAA06F9" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>secs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="785" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FFB0AD" w14:textId="58DA4DBB" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3088F484" w14:textId="49E4DF84" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="784" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7F1841" w14:textId="6C5FA9F6" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="782" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B92C9BA" w14:textId="2D08287F" w:rsidR="00F20A37" w:rsidRPr="00F20A37" w:rsidRDefault="00F20A37" w:rsidP="00F20A37">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00267169">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3AE5A5F8" w14:textId="73639C88" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="00EB5A37" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4F80" w:rsidRPr="00C75039">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note SCADA Adjustable field should indicate authority level for change. A blank field indicates a PLC parameter that cannot be adjusted from the SCADA screen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171D0066" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="000316E0" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="NbrHeading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="294" w:name="_Toc384293246"/>
+      <w:bookmarkStart w:id="295" w:name="_Toc384293251"/>
+      <w:bookmarkStart w:id="296" w:name="_Toc384293253"/>
+      <w:bookmarkStart w:id="297" w:name="_Toc384293254"/>
+      <w:bookmarkStart w:id="298" w:name="_Toc384293255"/>
+      <w:bookmarkStart w:id="299" w:name="_Toc384293257"/>
+      <w:bookmarkStart w:id="300" w:name="_Toc384293258"/>
+      <w:bookmarkStart w:id="301" w:name="_Toc384293259"/>
+      <w:bookmarkStart w:id="302" w:name="_Toc387915463"/>
+      <w:bookmarkStart w:id="303" w:name="_Toc56763292"/>
+      <w:bookmarkStart w:id="304" w:name="_Toc57106506"/>
+      <w:bookmarkStart w:id="305" w:name="_Toc240357374"/>
       <w:bookmarkEnd w:id="294"/>
       <w:bookmarkEnd w:id="295"/>
       <w:bookmarkEnd w:id="296"/>
       <w:bookmarkEnd w:id="297"/>
-      <w:r w:rsidRPr="000316E0">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="298"/>
       <w:bookmarkEnd w:id="299"/>
       <w:bookmarkEnd w:id="300"/>
       <w:bookmarkEnd w:id="301"/>
-    </w:p>
-[...241 lines deleted...]
-      <w:bookmarkStart w:id="316" w:name="_Toc384293280"/>
+      <w:r w:rsidRPr="000316E0">
+        <w:t>PLC Signal Processing Requirements</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="302"/>
       <w:bookmarkEnd w:id="303"/>
       <w:bookmarkEnd w:id="304"/>
       <w:bookmarkEnd w:id="305"/>
+    </w:p>
+    <w:p w14:paraId="4EA512B5" w14:textId="4F78F0E9" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Some points to consider for this section are</w:t>
+      </w:r>
+      <w:r w:rsidR="006E004F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and can be added</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCB98CD" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX msec is the maximum Scan time of CPUXXX </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B1AB4A" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXX is the memory of the CPU XXX </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19052647" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Maximum time between PLC-PLC Communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759A36F3" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>SOE (Sequence of event recording requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383AFB38" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">External Barriers / Isolators installed for I/Os </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C45F65" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Use of external power source (DO or 4 wire transmitters)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8C8D8C" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Special calibration requirements (gas detectors, analyzers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641EDDE4" w14:textId="6DBEFCE0" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digital inputs inversion requirements (ideally it needs to be wired in FS </w:t>
+      </w:r>
+      <w:r w:rsidR="00854F56">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) if not logic needs to take care of it. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F337036" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Safety loops present?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43648F2C" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="003D2281" w:rsidRDefault="006D4F80" w:rsidP="00EB2AA0">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2281">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Any Hazardous area installations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D576BC" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="00C75039" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="306" w:name="_Toc384293260"/>
+      <w:bookmarkStart w:id="307" w:name="_Toc384293262"/>
+      <w:bookmarkStart w:id="308" w:name="_Toc384293264"/>
+      <w:bookmarkStart w:id="309" w:name="_Toc384293265"/>
+      <w:bookmarkStart w:id="310" w:name="_Toc384293266"/>
+      <w:bookmarkStart w:id="311" w:name="_Toc384293268"/>
+      <w:bookmarkStart w:id="312" w:name="_Toc384293269"/>
+      <w:bookmarkStart w:id="313" w:name="_Toc384293270"/>
+      <w:bookmarkStart w:id="314" w:name="_Toc384293271"/>
+      <w:bookmarkStart w:id="315" w:name="_Toc384293272"/>
+      <w:bookmarkStart w:id="316" w:name="_Toc384293274"/>
+      <w:bookmarkStart w:id="317" w:name="_Toc384293276"/>
+      <w:bookmarkStart w:id="318" w:name="_Toc384293277"/>
+      <w:bookmarkStart w:id="319" w:name="_Toc384293278"/>
+      <w:bookmarkStart w:id="320" w:name="_Toc384293280"/>
       <w:bookmarkEnd w:id="306"/>
       <w:bookmarkEnd w:id="307"/>
       <w:bookmarkEnd w:id="308"/>
       <w:bookmarkEnd w:id="309"/>
       <w:bookmarkEnd w:id="310"/>
       <w:bookmarkEnd w:id="311"/>
       <w:bookmarkEnd w:id="312"/>
       <w:bookmarkEnd w:id="313"/>
       <w:bookmarkEnd w:id="314"/>
       <w:bookmarkEnd w:id="315"/>
       <w:bookmarkEnd w:id="316"/>
+      <w:bookmarkEnd w:id="317"/>
+      <w:bookmarkEnd w:id="318"/>
+      <w:bookmarkEnd w:id="319"/>
+      <w:bookmarkEnd w:id="320"/>
     </w:p>
     <w:p w14:paraId="2F38C56B" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRDefault="006D4F80" w:rsidP="001D649B">
       <w:pPr>
         <w:pStyle w:val="Heading10"/>
         <w:sectPr w:rsidR="006D4F80" w:rsidSect="00C46CB9">
           <w:headerReference w:type="default" r:id="rId37"/>
           <w:footerReference w:type="default" r:id="rId38"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2126" w:right="992" w:bottom="1701" w:left="992" w:header="624" w:footer="284" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="317" w:name="_Toc384293285"/>
-      <w:bookmarkEnd w:id="317"/>
+      <w:bookmarkStart w:id="321" w:name="_Toc384293285"/>
+      <w:bookmarkEnd w:id="321"/>
     </w:p>
     <w:p w14:paraId="2FFA5969" w14:textId="77777777" w:rsidR="006D4F80" w:rsidRPr="001C0A2E" w:rsidRDefault="006D4F80" w:rsidP="001C0A2E">
       <w:pPr>
         <w:pStyle w:val="AppendixH1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="318" w:name="_Toc405366533"/>
-[...53 lines deleted...]
-      <w:bookmarkEnd w:id="321"/>
+      <w:bookmarkStart w:id="322" w:name="_Toc405366533"/>
+      <w:bookmarkStart w:id="323" w:name="_Toc405366733"/>
+      <w:bookmarkStart w:id="324" w:name="_Toc405367134"/>
+      <w:bookmarkStart w:id="325" w:name="_Toc405367710"/>
+      <w:bookmarkStart w:id="326" w:name="_Toc405366534"/>
+      <w:bookmarkStart w:id="327" w:name="_Toc405366734"/>
+      <w:bookmarkStart w:id="328" w:name="_Toc405367135"/>
+      <w:bookmarkStart w:id="329" w:name="_Toc405367711"/>
+      <w:bookmarkStart w:id="330" w:name="_Toc405366535"/>
+      <w:bookmarkStart w:id="331" w:name="_Toc405366735"/>
+      <w:bookmarkStart w:id="332" w:name="_Toc405367136"/>
+      <w:bookmarkStart w:id="333" w:name="_Toc405366536"/>
+      <w:bookmarkStart w:id="334" w:name="_Toc405366736"/>
+      <w:bookmarkStart w:id="335" w:name="_Toc405367137"/>
+      <w:bookmarkStart w:id="336" w:name="_Toc405367713"/>
+      <w:bookmarkStart w:id="337" w:name="_Toc405366537"/>
+      <w:bookmarkStart w:id="338" w:name="_Toc405366737"/>
+      <w:bookmarkStart w:id="339" w:name="_Toc405367138"/>
+      <w:bookmarkStart w:id="340" w:name="_Toc405367714"/>
+      <w:bookmarkStart w:id="341" w:name="_Toc405366538"/>
+      <w:bookmarkStart w:id="342" w:name="_Toc405366738"/>
+      <w:bookmarkStart w:id="343" w:name="_Toc405367139"/>
+      <w:bookmarkStart w:id="344" w:name="_Toc405367715"/>
+      <w:bookmarkStart w:id="345" w:name="_Toc405301408"/>
+      <w:bookmarkStart w:id="346" w:name="_Toc405366541"/>
+      <w:bookmarkStart w:id="347" w:name="_Toc405366741"/>
+      <w:bookmarkStart w:id="348" w:name="_Toc405367142"/>
+      <w:bookmarkStart w:id="349" w:name="_Toc405367718"/>
+      <w:bookmarkStart w:id="350" w:name="_Toc405366543"/>
+      <w:bookmarkStart w:id="351" w:name="_Toc405366743"/>
+      <w:bookmarkStart w:id="352" w:name="_Toc405367144"/>
+      <w:bookmarkStart w:id="353" w:name="_Toc405367720"/>
+      <w:bookmarkStart w:id="354" w:name="_Toc405366546"/>
+      <w:bookmarkStart w:id="355" w:name="_Toc405366746"/>
+      <w:bookmarkStart w:id="356" w:name="_Toc405367147"/>
+      <w:bookmarkStart w:id="357" w:name="_Toc405367723"/>
+      <w:bookmarkStart w:id="358" w:name="_Toc405366548"/>
+      <w:bookmarkStart w:id="359" w:name="_Toc405366748"/>
+      <w:bookmarkStart w:id="360" w:name="_Toc405367149"/>
+      <w:bookmarkStart w:id="361" w:name="_Toc405367725"/>
+      <w:bookmarkStart w:id="362" w:name="_Toc405366549"/>
+      <w:bookmarkStart w:id="363" w:name="_Toc405366749"/>
+      <w:bookmarkStart w:id="364" w:name="_Toc405367150"/>
+      <w:bookmarkStart w:id="365" w:name="_Toc405367726"/>
+      <w:bookmarkStart w:id="366" w:name="_Toc405366554"/>
+      <w:bookmarkStart w:id="367" w:name="_Toc405366754"/>
+      <w:bookmarkStart w:id="368" w:name="_Toc405367155"/>
+      <w:bookmarkStart w:id="369" w:name="_Toc405367731"/>
+      <w:bookmarkStart w:id="370" w:name="_Toc56763293"/>
+      <w:bookmarkStart w:id="371" w:name="_Toc57106507"/>
+      <w:bookmarkStart w:id="372" w:name="_Toc240357375"/>
       <w:bookmarkEnd w:id="322"/>
       <w:bookmarkEnd w:id="323"/>
       <w:bookmarkEnd w:id="324"/>
       <w:bookmarkEnd w:id="325"/>
       <w:bookmarkEnd w:id="326"/>
       <w:bookmarkEnd w:id="327"/>
       <w:bookmarkEnd w:id="328"/>
       <w:bookmarkEnd w:id="329"/>
       <w:bookmarkEnd w:id="330"/>
       <w:bookmarkEnd w:id="331"/>
       <w:bookmarkEnd w:id="332"/>
       <w:bookmarkEnd w:id="333"/>
       <w:bookmarkEnd w:id="334"/>
       <w:bookmarkEnd w:id="335"/>
       <w:bookmarkEnd w:id="336"/>
       <w:bookmarkEnd w:id="337"/>
       <w:bookmarkEnd w:id="338"/>
       <w:bookmarkEnd w:id="339"/>
       <w:bookmarkEnd w:id="340"/>
       <w:bookmarkEnd w:id="341"/>
       <w:bookmarkEnd w:id="342"/>
       <w:bookmarkEnd w:id="343"/>
       <w:bookmarkEnd w:id="344"/>
       <w:bookmarkEnd w:id="345"/>
       <w:bookmarkEnd w:id="346"/>
       <w:bookmarkEnd w:id="347"/>
       <w:bookmarkEnd w:id="348"/>
       <w:bookmarkEnd w:id="349"/>
       <w:bookmarkEnd w:id="350"/>
       <w:bookmarkEnd w:id="351"/>
       <w:bookmarkEnd w:id="352"/>
       <w:bookmarkEnd w:id="353"/>
       <w:bookmarkEnd w:id="354"/>
       <w:bookmarkEnd w:id="355"/>
       <w:bookmarkEnd w:id="356"/>
       <w:bookmarkEnd w:id="357"/>
       <w:bookmarkEnd w:id="358"/>
       <w:bookmarkEnd w:id="359"/>
       <w:bookmarkEnd w:id="360"/>
       <w:bookmarkEnd w:id="361"/>
       <w:bookmarkEnd w:id="362"/>
       <w:bookmarkEnd w:id="363"/>
       <w:bookmarkEnd w:id="364"/>
       <w:bookmarkEnd w:id="365"/>
+      <w:bookmarkEnd w:id="366"/>
+      <w:bookmarkEnd w:id="367"/>
+      <w:bookmarkEnd w:id="368"/>
+      <w:bookmarkEnd w:id="369"/>
       <w:r w:rsidRPr="001C0A2E">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="366"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="368"/>
+      <w:bookmarkEnd w:id="370"/>
+      <w:bookmarkEnd w:id="371"/>
+      <w:bookmarkEnd w:id="372"/>
     </w:p>
     <w:p w14:paraId="3244EC2F" w14:textId="13821657" w:rsidR="006D4F80" w:rsidRPr="00EB2AA0" w:rsidRDefault="006D4F80" w:rsidP="006D4F80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB2AA0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Intentionally left blank for project use</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009FC952" w14:textId="0CFB0DBB" w:rsidR="00E46807" w:rsidRDefault="00E46807" w:rsidP="006D4F80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
@@ -26563,64 +26689,64 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64784FD8" w14:textId="77777777" w:rsidR="00D538FB" w:rsidRPr="00D538FB" w:rsidRDefault="00D538FB" w:rsidP="00D538FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D538FB" w:rsidRPr="00D538FB" w:rsidSect="00246D84">
       <w:headerReference w:type="default" r:id="rId39"/>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:headerReference w:type="first" r:id="rId41"/>
       <w:footerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1814" w:right="992" w:bottom="1701" w:left="992" w:header="624" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24474FE4" w14:textId="77777777" w:rsidR="00F60831" w:rsidRDefault="00F60831" w:rsidP="00185154">
+    <w:p w14:paraId="2BEE5A7A" w14:textId="77777777" w:rsidR="003A3AB0" w:rsidRDefault="003A3AB0" w:rsidP="00185154">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED09F9D" w14:textId="77777777" w:rsidR="00F60831" w:rsidRDefault="00F60831"/>
+    <w:p w14:paraId="7211D0B6" w14:textId="77777777" w:rsidR="003A3AB0" w:rsidRDefault="003A3AB0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78983A3B" w14:textId="77777777" w:rsidR="00F60831" w:rsidRDefault="00F60831" w:rsidP="00185154">
+    <w:p w14:paraId="56665F18" w14:textId="77777777" w:rsidR="003A3AB0" w:rsidRDefault="003A3AB0" w:rsidP="00185154">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FED8DB" w14:textId="77777777" w:rsidR="00F60831" w:rsidRDefault="00F60831"/>
+    <w:p w14:paraId="305AFF13" w14:textId="77777777" w:rsidR="003A3AB0" w:rsidRDefault="003A3AB0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -26637,82 +26763,82 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Condensed">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -27097,129 +27223,134 @@
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00670690">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Th</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>is document is the property of Seqwater. It must not be copied or reproduced in any way whatsoever without the authority of Seqwater. This document is uncontrolled when printed. An electronic database manages and stores the controlled version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B65797D" w14:textId="0488E4C2" w:rsidR="00E21FB5" w:rsidRDefault="00E21FB5" w:rsidP="004E0CE1">
+  <w:p w14:paraId="3B65797D" w14:textId="1BE79509" w:rsidR="00E21FB5" w:rsidRDefault="00013C35" w:rsidP="004D6342">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00C16397">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DE008F2" wp14:editId="36C4000D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DE008F2" wp14:editId="42128862">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:align>right</wp:align>
+            <wp:posOffset>-1270</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-483029</wp:posOffset>
+            <wp:posOffset>-520700</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7559542" cy="1073888"/>
+          <wp:extent cx="7559040" cy="1073785"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="45" name="Picture 45"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7569370" cy="1075284"/>
+                    <a:ext cx="7559040" cy="1073785"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="004E0CE1">
-[...3 lines deleted...]
-      <w:t>DOCUMENT SENSITIVITY: OFFICIAL (Public)</w:t>
+    <w:r w:rsidR="00BC4CC4" w:rsidRPr="0008670F">
+      <w:t>DOCUMENT SENSITIVITY</w:t>
+    </w:r>
+    <w:r w:rsidR="001F774A" w:rsidRPr="0008670F">
+      <w:t>: OFFICIAL (</w:t>
+    </w:r>
+    <w:r w:rsidR="005262DB" w:rsidRPr="0008670F">
+      <w:t>Public</w:t>
+    </w:r>
+    <w:r w:rsidR="001F774A" w:rsidRPr="0008670F">
+      <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNoBorders1"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="00AFF0" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="968"/>
       <w:gridCol w:w="1300"/>
       <w:gridCol w:w="2697"/>
       <w:gridCol w:w="1276"/>
       <w:gridCol w:w="2670"/>
       <w:gridCol w:w="1012"/>
     </w:tblGrid>
@@ -28670,71 +28801,71 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00670690">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Th</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>is document is the property of Seqwater. It must not be copied or reproduced in any way whatsoever without the authority of Seqwater. This document is uncontrolled when printed. An electronic database manages and stores the controlled version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7203AC0D" w14:textId="77777777" w:rsidR="00F60831" w:rsidRDefault="00F60831" w:rsidP="00185154">
+    <w:p w14:paraId="3E092FA3" w14:textId="77777777" w:rsidR="003A3AB0" w:rsidRDefault="003A3AB0" w:rsidP="00185154">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EC66D6" w14:textId="77777777" w:rsidR="00F60831" w:rsidRDefault="00F60831"/>
+    <w:p w14:paraId="017551D1" w14:textId="77777777" w:rsidR="003A3AB0" w:rsidRDefault="003A3AB0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="547DD1A2" w14:textId="77777777" w:rsidR="00F60831" w:rsidRDefault="00F60831" w:rsidP="00185154">
+    <w:p w14:paraId="32A517E5" w14:textId="77777777" w:rsidR="003A3AB0" w:rsidRDefault="003A3AB0" w:rsidP="00185154">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E02238" w14:textId="77777777" w:rsidR="00F60831" w:rsidRDefault="00F60831"/>
+    <w:p w14:paraId="02928313" w14:textId="77777777" w:rsidR="003A3AB0" w:rsidRDefault="003A3AB0"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E148B47" w14:textId="77777777" w:rsidR="001C1392" w:rsidRPr="00921A84" w:rsidRDefault="001C1392" w:rsidP="001C1392">
+  <w:p w14:paraId="6D909625" w14:textId="12D09D8F" w:rsidR="00BF1096" w:rsidRPr="00C42BE5" w:rsidRDefault="001C1392" w:rsidP="00C42BE5">
     <w:pPr>
       <w:pStyle w:val="Header2"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9922"/>
       </w:tabs>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="11" w:name="_Hlk155936346"/>
     <w:bookmarkStart w:id="12" w:name="_Hlk155936347"/>
     <w:r w:rsidRPr="00921A84">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="352FF7D6" wp14:editId="0C43ACCE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
@@ -28761,84 +28892,59 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="914823"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:t>I-TMP-STD-005 Functional Description Part B Template</w:t>
     </w:r>
-    <w:r>
-[...11 lines deleted...]
-    </w:r>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkEnd w:id="12"/>
-  </w:p>
-[...10 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70F3A9A1" w14:textId="4DC6F6D7" w:rsidR="00C42BE5" w:rsidRDefault="00F60831" w:rsidP="00C42BE5">
+  <w:p w14:paraId="70F3A9A1" w14:textId="4DC6F6D7" w:rsidR="00C42BE5" w:rsidRDefault="003A3AB0" w:rsidP="00C42BE5">
     <w:pPr>
       <w:pStyle w:val="Headerstyle"/>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Select a document type"/>
         <w:tag w:val="Select a document type"/>
         <w:id w:val="-1389023504"/>
         <w:placeholder>
           <w:docPart w:val="4B38E90B8ACA44E69AA8FCEBA404DA4D"/>
         </w:placeholder>
         <w:comboBox>
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="Framework" w:value="Framework"/>
           <w:listItem w:displayText="Guideline" w:value="Guideline"/>
           <w:listItem w:displayText="Manual" w:value="Manual"/>
           <w:listItem w:displayText="Plan" w:value="Plan"/>
           <w:listItem w:displayText="Procedure" w:value="Procedure"/>
           <w:listItem w:displayText="Specification" w:value="Specification"/>
           <w:listItem w:displayText="Template" w:value="Template"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
@@ -29205,53 +29311,53 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="00B0F0"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
-            <v:line w14:anchorId="4C3FC551" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page" from=".65pt,3.9pt" to="495.65pt,3.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBogk5ZqgEAAEsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K800yLqKpRpyuxVXlZ&#10;wUoLH+BmkpmI3BSHzvTvcdILC7whXiLHdo7t45Ptw+wsO6mEJviOLxcNZ8rL0Bs/dPzb18O7DWeY&#10;wfdgg1cdPyvkD7u3b7ZTbNUqjMH2KjEC8dhOseNjzrEVAuWoHOAiROUpqENykOmaBtEnmAjdWbFq&#10;mrWYQupjClIhknd/CfJdxddayfxFa1SZ2Y5Tb7meqZ7HcordFtohQRyNvLYB/9CFA+Op6B1qDxnY&#10;j2T+gnJGpoBB54UMTgStjVR1Bppm2fwxzcsIUdVZiByMd5rw/8HKz6dH/5xK63L2L/EpyO9IpIgp&#10;YnsPlgvGS9qskyvp1DubK5HnO5FqzkySc73arD80xLe8xQS0t4cxYf6kgmPF6Lg1vswILZyeMJfS&#10;0N5SituHg7G27sl6NnX8/WZZoYHkoi1kquJi33H0A2dgB9KhzKlCYrCmL88LEKbh+GgTO0HRQvOx&#10;OdT1U7nf0krtPeB4yauhohJKs77AqKqqa6u/iCnWMfTn53RjjzZWn13VVSTx+k726z+w+wkAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEOkG0fZAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjk1PwzAQRO9I&#10;/Q/WInGjDh+CNsSpUCuEhDhAKKhHN16SqPY6td028OvZcoHj04xmXjEbnBV7DLHzpOBinIFAqr3p&#10;qFGwfHs4n4CISZPR1hMq+MIIs3J0Uujc+AO94r5KjeARirlW0KbU51LGukWn49j3SJx9+uB0YgyN&#10;NEEfeNxZeZllN9Lpjvih1T3OW6w31c4psI8f1ft3t8KXhbuOlQ9Pq+fFVqmz0+H+DkTCIf2V4ajP&#10;6lCy09rvyERhma+4qOCW/TmdTo+8/mVZFvK/ffkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAaIJOWaoBAABLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAQ6QbR9kAAAAFAQAADwAAAAAAAAAAAAAAAAAEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;" strokecolor="#00b0f0" strokeweight="3pt">
+            <v:line w14:anchorId="1BFE10A3" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-6e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-6e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page" from=".65pt,3.9pt" to="495.65pt,3.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBogk5ZqgEAAEsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K800yLqKpRpyuxVXlZ&#10;wUoLH+BmkpmI3BSHzvTvcdILC7whXiLHdo7t45Ptw+wsO6mEJviOLxcNZ8rL0Bs/dPzb18O7DWeY&#10;wfdgg1cdPyvkD7u3b7ZTbNUqjMH2KjEC8dhOseNjzrEVAuWoHOAiROUpqENykOmaBtEnmAjdWbFq&#10;mrWYQupjClIhknd/CfJdxddayfxFa1SZ2Y5Tb7meqZ7HcordFtohQRyNvLYB/9CFA+Op6B1qDxnY&#10;j2T+gnJGpoBB54UMTgStjVR1Bppm2fwxzcsIUdVZiByMd5rw/8HKz6dH/5xK63L2L/EpyO9IpIgp&#10;YnsPlgvGS9qskyvp1DubK5HnO5FqzkySc73arD80xLe8xQS0t4cxYf6kgmPF6Lg1vswILZyeMJfS&#10;0N5SituHg7G27sl6NnX8/WZZoYHkoi1kquJi33H0A2dgB9KhzKlCYrCmL88LEKbh+GgTO0HRQvOx&#10;OdT1U7nf0krtPeB4yauhohJKs77AqKqqa6u/iCnWMfTn53RjjzZWn13VVSTx+k726z+w+wkAAP//&#10;AwBQSwMEFAAGAAgAAAAhAEOkG0fZAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjk1PwzAQRO9I&#10;/Q/WInGjDh+CNsSpUCuEhDhAKKhHN16SqPY6td028OvZcoHj04xmXjEbnBV7DLHzpOBinIFAqr3p&#10;qFGwfHs4n4CISZPR1hMq+MIIs3J0Uujc+AO94r5KjeARirlW0KbU51LGukWn49j3SJx9+uB0YgyN&#10;NEEfeNxZeZllN9Lpjvih1T3OW6w31c4psI8f1ft3t8KXhbuOlQ9Pq+fFVqmz0+H+DkTCIf2V4ajP&#10;6lCy09rvyERhma+4qOCW/TmdTo+8/mVZFvK/ffkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAaIJOWaoBAABLAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAQ6QbR9kAAAAFAQAADwAAAAAAAAAAAAAAAAAEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;" strokecolor="#00b0f0" strokeweight="3pt">
               <o:lock v:ext="edit" shapetype="f"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="1A6B672F" w14:textId="77777777" w:rsidR="005C0076" w:rsidRPr="00565C35" w:rsidRDefault="005C0076" w:rsidP="00565C35"/>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16BB097A" w14:textId="435F9D83" w:rsidR="005C0076" w:rsidRPr="00EB2AA0" w:rsidRDefault="00EB2AA0" w:rsidP="00EB2AA0">
     <w:pPr>
       <w:pStyle w:val="Header2"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9922"/>
       </w:tabs>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00921A84">
@@ -32181,540 +32287,584 @@
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3744" w:hanging="1224"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="1440"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="158"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F75359"/>
     <w:rsid w:val="00006100"/>
+    <w:rsid w:val="0000658A"/>
     <w:rsid w:val="00012504"/>
     <w:rsid w:val="000126FF"/>
+    <w:rsid w:val="00013C35"/>
     <w:rsid w:val="00026B43"/>
     <w:rsid w:val="00030C16"/>
     <w:rsid w:val="000427B8"/>
     <w:rsid w:val="000500BF"/>
+    <w:rsid w:val="00063DC1"/>
     <w:rsid w:val="0006437E"/>
     <w:rsid w:val="00071C7D"/>
     <w:rsid w:val="00076F97"/>
+    <w:rsid w:val="0008670F"/>
     <w:rsid w:val="000870BB"/>
     <w:rsid w:val="00087D93"/>
     <w:rsid w:val="00091700"/>
+    <w:rsid w:val="00094254"/>
     <w:rsid w:val="000A55EA"/>
     <w:rsid w:val="000A7DD6"/>
     <w:rsid w:val="000B3081"/>
     <w:rsid w:val="000B3EBE"/>
     <w:rsid w:val="000B573A"/>
     <w:rsid w:val="000B6FA1"/>
     <w:rsid w:val="000C0C22"/>
     <w:rsid w:val="000C1D1E"/>
     <w:rsid w:val="000C2DAF"/>
     <w:rsid w:val="000E27C6"/>
     <w:rsid w:val="000E6445"/>
     <w:rsid w:val="000F06C8"/>
     <w:rsid w:val="000F4A35"/>
     <w:rsid w:val="00102D1D"/>
     <w:rsid w:val="001063C6"/>
     <w:rsid w:val="00107909"/>
     <w:rsid w:val="001128D8"/>
     <w:rsid w:val="00116858"/>
     <w:rsid w:val="001245A6"/>
     <w:rsid w:val="00125253"/>
     <w:rsid w:val="001302EE"/>
     <w:rsid w:val="0013218E"/>
+    <w:rsid w:val="00142F0A"/>
     <w:rsid w:val="00143193"/>
     <w:rsid w:val="00143BA1"/>
     <w:rsid w:val="00144EE2"/>
     <w:rsid w:val="00145CCD"/>
     <w:rsid w:val="0014700D"/>
     <w:rsid w:val="00147667"/>
     <w:rsid w:val="001501A7"/>
     <w:rsid w:val="001505D8"/>
     <w:rsid w:val="00153288"/>
     <w:rsid w:val="001546E1"/>
     <w:rsid w:val="00154790"/>
     <w:rsid w:val="00156423"/>
     <w:rsid w:val="001600E5"/>
     <w:rsid w:val="00162614"/>
     <w:rsid w:val="001829A7"/>
     <w:rsid w:val="00185154"/>
     <w:rsid w:val="0019114D"/>
+    <w:rsid w:val="00196154"/>
     <w:rsid w:val="00196E09"/>
     <w:rsid w:val="00196E7E"/>
     <w:rsid w:val="001A7DEC"/>
     <w:rsid w:val="001B67CF"/>
     <w:rsid w:val="001C0A2E"/>
     <w:rsid w:val="001C1392"/>
     <w:rsid w:val="001C47DF"/>
+    <w:rsid w:val="001C4BA9"/>
     <w:rsid w:val="001D649B"/>
     <w:rsid w:val="001E38AD"/>
     <w:rsid w:val="001E466B"/>
     <w:rsid w:val="001E5DAE"/>
     <w:rsid w:val="001E69D9"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F032E"/>
     <w:rsid w:val="001F16CA"/>
     <w:rsid w:val="001F1723"/>
+    <w:rsid w:val="001F774A"/>
     <w:rsid w:val="00206A5E"/>
     <w:rsid w:val="002078C1"/>
     <w:rsid w:val="002106C4"/>
     <w:rsid w:val="00210DEF"/>
     <w:rsid w:val="002202AA"/>
     <w:rsid w:val="00222215"/>
     <w:rsid w:val="002263A1"/>
     <w:rsid w:val="0022668D"/>
     <w:rsid w:val="00240931"/>
     <w:rsid w:val="00246D84"/>
     <w:rsid w:val="0025119D"/>
     <w:rsid w:val="002515A1"/>
     <w:rsid w:val="00252201"/>
     <w:rsid w:val="00254DD8"/>
+    <w:rsid w:val="00267169"/>
     <w:rsid w:val="00273C94"/>
     <w:rsid w:val="002816FE"/>
     <w:rsid w:val="00282B98"/>
     <w:rsid w:val="002844EF"/>
+    <w:rsid w:val="00284596"/>
     <w:rsid w:val="00293230"/>
     <w:rsid w:val="00293B9D"/>
     <w:rsid w:val="00296464"/>
     <w:rsid w:val="002A0A79"/>
+    <w:rsid w:val="002A3DA0"/>
     <w:rsid w:val="002B34DD"/>
     <w:rsid w:val="002B4003"/>
     <w:rsid w:val="002C0F96"/>
     <w:rsid w:val="002C36A6"/>
     <w:rsid w:val="002C5B1C"/>
     <w:rsid w:val="002D3991"/>
     <w:rsid w:val="002D4254"/>
     <w:rsid w:val="002D4E6E"/>
+    <w:rsid w:val="002D7542"/>
     <w:rsid w:val="002F087C"/>
     <w:rsid w:val="002F3164"/>
     <w:rsid w:val="002F4862"/>
     <w:rsid w:val="00301893"/>
     <w:rsid w:val="00302FA0"/>
     <w:rsid w:val="0032710E"/>
     <w:rsid w:val="00330F9B"/>
     <w:rsid w:val="003311F1"/>
     <w:rsid w:val="003411DD"/>
     <w:rsid w:val="00343D64"/>
     <w:rsid w:val="00350C1A"/>
+    <w:rsid w:val="00355FE8"/>
     <w:rsid w:val="00356F41"/>
     <w:rsid w:val="00364F67"/>
     <w:rsid w:val="0037398C"/>
     <w:rsid w:val="0037618F"/>
     <w:rsid w:val="0037734E"/>
     <w:rsid w:val="003801D0"/>
     <w:rsid w:val="003853C1"/>
     <w:rsid w:val="00391405"/>
     <w:rsid w:val="003A04C1"/>
     <w:rsid w:val="003A08A5"/>
+    <w:rsid w:val="003A3AB0"/>
     <w:rsid w:val="003A5358"/>
     <w:rsid w:val="003B0945"/>
     <w:rsid w:val="003B097F"/>
     <w:rsid w:val="003B413B"/>
     <w:rsid w:val="003B4DCF"/>
+    <w:rsid w:val="003B4ED1"/>
     <w:rsid w:val="003B6DFD"/>
     <w:rsid w:val="003D2281"/>
     <w:rsid w:val="003D3B71"/>
     <w:rsid w:val="003D43F7"/>
     <w:rsid w:val="003D56AF"/>
     <w:rsid w:val="003E1EF3"/>
     <w:rsid w:val="003E2001"/>
     <w:rsid w:val="003E5319"/>
     <w:rsid w:val="003E59D2"/>
     <w:rsid w:val="003F3D1B"/>
     <w:rsid w:val="004023F0"/>
     <w:rsid w:val="00404615"/>
     <w:rsid w:val="00407776"/>
     <w:rsid w:val="00412745"/>
     <w:rsid w:val="004148AF"/>
     <w:rsid w:val="0042670F"/>
     <w:rsid w:val="00427353"/>
     <w:rsid w:val="0043564D"/>
     <w:rsid w:val="0043628A"/>
     <w:rsid w:val="004372E7"/>
     <w:rsid w:val="00444AE6"/>
     <w:rsid w:val="004478FD"/>
     <w:rsid w:val="00452E6B"/>
     <w:rsid w:val="00452E89"/>
     <w:rsid w:val="00453045"/>
     <w:rsid w:val="0045360A"/>
     <w:rsid w:val="00456089"/>
     <w:rsid w:val="00460613"/>
+    <w:rsid w:val="00460964"/>
     <w:rsid w:val="004649DB"/>
     <w:rsid w:val="004700B3"/>
     <w:rsid w:val="004802A5"/>
     <w:rsid w:val="00480BD3"/>
     <w:rsid w:val="0048103D"/>
     <w:rsid w:val="00482A16"/>
     <w:rsid w:val="004916FC"/>
     <w:rsid w:val="00491C59"/>
     <w:rsid w:val="004926FC"/>
     <w:rsid w:val="004A3D77"/>
     <w:rsid w:val="004A66D6"/>
     <w:rsid w:val="004B7DAE"/>
     <w:rsid w:val="004C301D"/>
     <w:rsid w:val="004C459C"/>
     <w:rsid w:val="004D00DB"/>
     <w:rsid w:val="004D0756"/>
     <w:rsid w:val="004D0F13"/>
     <w:rsid w:val="004D2226"/>
-    <w:rsid w:val="004E0CE1"/>
+    <w:rsid w:val="004D6342"/>
     <w:rsid w:val="004E7089"/>
     <w:rsid w:val="004E79A4"/>
     <w:rsid w:val="004F2A3C"/>
     <w:rsid w:val="004F3D6F"/>
     <w:rsid w:val="004F6241"/>
     <w:rsid w:val="00501F80"/>
     <w:rsid w:val="005025BB"/>
     <w:rsid w:val="00506D08"/>
     <w:rsid w:val="0051056D"/>
     <w:rsid w:val="005108DB"/>
     <w:rsid w:val="00510F3B"/>
     <w:rsid w:val="00511125"/>
     <w:rsid w:val="005174B7"/>
     <w:rsid w:val="00523639"/>
+    <w:rsid w:val="005262DB"/>
     <w:rsid w:val="005331C9"/>
     <w:rsid w:val="00534AEF"/>
     <w:rsid w:val="00536235"/>
     <w:rsid w:val="00540607"/>
     <w:rsid w:val="00543459"/>
     <w:rsid w:val="0055219D"/>
     <w:rsid w:val="0055353F"/>
     <w:rsid w:val="00565C35"/>
     <w:rsid w:val="0056633F"/>
     <w:rsid w:val="005713E5"/>
     <w:rsid w:val="00573657"/>
     <w:rsid w:val="005746BF"/>
     <w:rsid w:val="00575446"/>
     <w:rsid w:val="00580D60"/>
     <w:rsid w:val="005922D4"/>
     <w:rsid w:val="00595B51"/>
+    <w:rsid w:val="005A13D0"/>
     <w:rsid w:val="005A2B09"/>
     <w:rsid w:val="005A435A"/>
     <w:rsid w:val="005A6DC9"/>
     <w:rsid w:val="005A6FC4"/>
     <w:rsid w:val="005A73D5"/>
+    <w:rsid w:val="005B0987"/>
     <w:rsid w:val="005B0C40"/>
     <w:rsid w:val="005B329C"/>
     <w:rsid w:val="005C0076"/>
     <w:rsid w:val="005C4F0C"/>
     <w:rsid w:val="005C5149"/>
+    <w:rsid w:val="005C5F1B"/>
     <w:rsid w:val="005C6ADA"/>
     <w:rsid w:val="005D620B"/>
     <w:rsid w:val="005E259B"/>
     <w:rsid w:val="005E2C95"/>
     <w:rsid w:val="005F0B5E"/>
     <w:rsid w:val="005F2D4E"/>
     <w:rsid w:val="005F72E8"/>
+    <w:rsid w:val="0060100D"/>
     <w:rsid w:val="006025ED"/>
     <w:rsid w:val="0061089F"/>
     <w:rsid w:val="006122A2"/>
     <w:rsid w:val="00613F78"/>
     <w:rsid w:val="006157B2"/>
     <w:rsid w:val="006157CB"/>
     <w:rsid w:val="00623CBE"/>
     <w:rsid w:val="00633235"/>
     <w:rsid w:val="00637E84"/>
     <w:rsid w:val="0065047B"/>
     <w:rsid w:val="00651CDC"/>
     <w:rsid w:val="0065237A"/>
     <w:rsid w:val="0065325A"/>
+    <w:rsid w:val="00653364"/>
     <w:rsid w:val="006562E0"/>
     <w:rsid w:val="006564B5"/>
     <w:rsid w:val="00662676"/>
     <w:rsid w:val="0066345D"/>
     <w:rsid w:val="00665CA3"/>
     <w:rsid w:val="00674316"/>
     <w:rsid w:val="006754E6"/>
     <w:rsid w:val="006760A2"/>
     <w:rsid w:val="00684E74"/>
     <w:rsid w:val="0069212C"/>
     <w:rsid w:val="00693A71"/>
     <w:rsid w:val="006A1801"/>
     <w:rsid w:val="006A5F05"/>
+    <w:rsid w:val="006A6D3D"/>
     <w:rsid w:val="006B7D88"/>
     <w:rsid w:val="006C1CE3"/>
     <w:rsid w:val="006D05EC"/>
     <w:rsid w:val="006D13E4"/>
     <w:rsid w:val="006D22C5"/>
     <w:rsid w:val="006D4F80"/>
     <w:rsid w:val="006E004F"/>
     <w:rsid w:val="006E1172"/>
     <w:rsid w:val="006E77BD"/>
     <w:rsid w:val="00703E90"/>
     <w:rsid w:val="0071482A"/>
     <w:rsid w:val="0071526C"/>
     <w:rsid w:val="0072285A"/>
     <w:rsid w:val="00724364"/>
     <w:rsid w:val="00731EE9"/>
     <w:rsid w:val="0073279C"/>
     <w:rsid w:val="00734C1F"/>
     <w:rsid w:val="0075093B"/>
+    <w:rsid w:val="00753999"/>
     <w:rsid w:val="0076262B"/>
     <w:rsid w:val="00764F82"/>
     <w:rsid w:val="00766D9B"/>
     <w:rsid w:val="00770BF1"/>
+    <w:rsid w:val="00771B7A"/>
+    <w:rsid w:val="00771FB7"/>
     <w:rsid w:val="007749A4"/>
     <w:rsid w:val="00774BBF"/>
     <w:rsid w:val="00774E81"/>
     <w:rsid w:val="00784924"/>
     <w:rsid w:val="007967B7"/>
     <w:rsid w:val="007A5346"/>
     <w:rsid w:val="007A55F2"/>
     <w:rsid w:val="007B23B6"/>
+    <w:rsid w:val="007B3BC5"/>
     <w:rsid w:val="007C07DD"/>
+    <w:rsid w:val="007C150E"/>
     <w:rsid w:val="007C38A1"/>
     <w:rsid w:val="007D4E6E"/>
     <w:rsid w:val="007E19BD"/>
     <w:rsid w:val="007E4256"/>
     <w:rsid w:val="007F40A7"/>
     <w:rsid w:val="007F4326"/>
     <w:rsid w:val="007F43D9"/>
     <w:rsid w:val="007F6121"/>
     <w:rsid w:val="007F6663"/>
     <w:rsid w:val="008059F2"/>
     <w:rsid w:val="008124E3"/>
     <w:rsid w:val="00817D6F"/>
     <w:rsid w:val="008212A5"/>
     <w:rsid w:val="00822503"/>
     <w:rsid w:val="00823FB3"/>
     <w:rsid w:val="00833527"/>
     <w:rsid w:val="008415AA"/>
     <w:rsid w:val="00845732"/>
     <w:rsid w:val="00845FAB"/>
     <w:rsid w:val="00854AD5"/>
     <w:rsid w:val="00854F56"/>
     <w:rsid w:val="008559E8"/>
     <w:rsid w:val="008572D9"/>
     <w:rsid w:val="00861E13"/>
     <w:rsid w:val="00874B1B"/>
     <w:rsid w:val="00875554"/>
     <w:rsid w:val="008763B4"/>
     <w:rsid w:val="008778FD"/>
     <w:rsid w:val="00880A79"/>
+    <w:rsid w:val="00885C98"/>
     <w:rsid w:val="0088760E"/>
     <w:rsid w:val="0089146A"/>
     <w:rsid w:val="00892496"/>
     <w:rsid w:val="008A285C"/>
     <w:rsid w:val="008A6F22"/>
     <w:rsid w:val="008B4EDD"/>
     <w:rsid w:val="008B5D8F"/>
     <w:rsid w:val="008B6DE1"/>
     <w:rsid w:val="008D1686"/>
     <w:rsid w:val="008E36AC"/>
     <w:rsid w:val="008E476B"/>
     <w:rsid w:val="008F00FC"/>
     <w:rsid w:val="008F0AD1"/>
     <w:rsid w:val="008F24E5"/>
     <w:rsid w:val="008F4E0B"/>
     <w:rsid w:val="00900E84"/>
     <w:rsid w:val="00901D6B"/>
     <w:rsid w:val="009049D8"/>
     <w:rsid w:val="00907866"/>
     <w:rsid w:val="0091531E"/>
+    <w:rsid w:val="00927CBE"/>
     <w:rsid w:val="00930E96"/>
     <w:rsid w:val="00934272"/>
     <w:rsid w:val="00935F61"/>
     <w:rsid w:val="00943AE0"/>
     <w:rsid w:val="009453E1"/>
+    <w:rsid w:val="00950A9F"/>
+    <w:rsid w:val="00950C81"/>
     <w:rsid w:val="009571D7"/>
     <w:rsid w:val="00971532"/>
     <w:rsid w:val="009873B0"/>
     <w:rsid w:val="009913C7"/>
     <w:rsid w:val="0099708F"/>
     <w:rsid w:val="009A199C"/>
     <w:rsid w:val="009A6133"/>
     <w:rsid w:val="009B2BCE"/>
     <w:rsid w:val="009C61A3"/>
+    <w:rsid w:val="009D7FC9"/>
+    <w:rsid w:val="009E6489"/>
     <w:rsid w:val="009E6917"/>
+    <w:rsid w:val="009F1911"/>
     <w:rsid w:val="009F6CE7"/>
     <w:rsid w:val="00A04133"/>
     <w:rsid w:val="00A07960"/>
     <w:rsid w:val="00A10671"/>
     <w:rsid w:val="00A122C5"/>
+    <w:rsid w:val="00A13B12"/>
     <w:rsid w:val="00A156A2"/>
     <w:rsid w:val="00A3635C"/>
     <w:rsid w:val="00A41250"/>
     <w:rsid w:val="00A41ACE"/>
     <w:rsid w:val="00A41D4E"/>
     <w:rsid w:val="00A45AFB"/>
     <w:rsid w:val="00A46BF8"/>
     <w:rsid w:val="00A47FD4"/>
     <w:rsid w:val="00A52A8F"/>
     <w:rsid w:val="00A640FF"/>
     <w:rsid w:val="00A65DE5"/>
     <w:rsid w:val="00A714F9"/>
     <w:rsid w:val="00A73D9A"/>
     <w:rsid w:val="00A75521"/>
     <w:rsid w:val="00A83B38"/>
     <w:rsid w:val="00A91C42"/>
     <w:rsid w:val="00AA0E18"/>
+    <w:rsid w:val="00AA0F32"/>
     <w:rsid w:val="00AA340A"/>
     <w:rsid w:val="00AA4D67"/>
     <w:rsid w:val="00AA6010"/>
     <w:rsid w:val="00AB0DF5"/>
     <w:rsid w:val="00AB1DC0"/>
+    <w:rsid w:val="00AB3DF0"/>
     <w:rsid w:val="00AC03DA"/>
     <w:rsid w:val="00AC6CFC"/>
     <w:rsid w:val="00AD16D2"/>
     <w:rsid w:val="00AD6EC2"/>
     <w:rsid w:val="00AE3E16"/>
     <w:rsid w:val="00AE4C26"/>
     <w:rsid w:val="00AE4FD0"/>
     <w:rsid w:val="00AE5DFC"/>
+    <w:rsid w:val="00AF1094"/>
     <w:rsid w:val="00AF2204"/>
     <w:rsid w:val="00AF58C8"/>
     <w:rsid w:val="00B012F3"/>
     <w:rsid w:val="00B1273F"/>
     <w:rsid w:val="00B15FA0"/>
     <w:rsid w:val="00B16A03"/>
     <w:rsid w:val="00B244B6"/>
     <w:rsid w:val="00B5222A"/>
     <w:rsid w:val="00B53493"/>
     <w:rsid w:val="00B55D18"/>
     <w:rsid w:val="00B56CC8"/>
     <w:rsid w:val="00B62650"/>
     <w:rsid w:val="00B64467"/>
     <w:rsid w:val="00B65281"/>
     <w:rsid w:val="00B668FB"/>
     <w:rsid w:val="00B72112"/>
     <w:rsid w:val="00B76B8E"/>
     <w:rsid w:val="00B8347A"/>
     <w:rsid w:val="00B907CF"/>
     <w:rsid w:val="00B941F9"/>
     <w:rsid w:val="00BA036B"/>
     <w:rsid w:val="00BA45AE"/>
     <w:rsid w:val="00BA4F4A"/>
     <w:rsid w:val="00BA66AD"/>
     <w:rsid w:val="00BB49AA"/>
     <w:rsid w:val="00BB4F1D"/>
     <w:rsid w:val="00BC2DD3"/>
     <w:rsid w:val="00BC42AA"/>
+    <w:rsid w:val="00BC4CC4"/>
     <w:rsid w:val="00BC67B1"/>
     <w:rsid w:val="00BC6B98"/>
     <w:rsid w:val="00BD6F1B"/>
     <w:rsid w:val="00BD7CF3"/>
     <w:rsid w:val="00BE16D4"/>
     <w:rsid w:val="00BF1096"/>
     <w:rsid w:val="00BF1D56"/>
     <w:rsid w:val="00BF2C53"/>
     <w:rsid w:val="00BF30D9"/>
     <w:rsid w:val="00BF57A8"/>
     <w:rsid w:val="00BF6AE2"/>
     <w:rsid w:val="00C000C3"/>
     <w:rsid w:val="00C02E60"/>
     <w:rsid w:val="00C03B92"/>
     <w:rsid w:val="00C076E7"/>
     <w:rsid w:val="00C10095"/>
+    <w:rsid w:val="00C12F71"/>
     <w:rsid w:val="00C240FD"/>
     <w:rsid w:val="00C24374"/>
     <w:rsid w:val="00C26E4F"/>
     <w:rsid w:val="00C302EF"/>
     <w:rsid w:val="00C34AB4"/>
     <w:rsid w:val="00C42BE5"/>
+    <w:rsid w:val="00C456C5"/>
     <w:rsid w:val="00C45B0F"/>
     <w:rsid w:val="00C46CB9"/>
     <w:rsid w:val="00C56443"/>
     <w:rsid w:val="00C74C53"/>
     <w:rsid w:val="00C760C9"/>
     <w:rsid w:val="00C84781"/>
     <w:rsid w:val="00C96E81"/>
     <w:rsid w:val="00C97431"/>
     <w:rsid w:val="00CA07BD"/>
+    <w:rsid w:val="00CB279D"/>
     <w:rsid w:val="00CB78D9"/>
     <w:rsid w:val="00CB7DDB"/>
     <w:rsid w:val="00CC2660"/>
     <w:rsid w:val="00CD3F4A"/>
     <w:rsid w:val="00CD508D"/>
     <w:rsid w:val="00CD6891"/>
     <w:rsid w:val="00CD6DE0"/>
     <w:rsid w:val="00CE3601"/>
     <w:rsid w:val="00CF1B8C"/>
     <w:rsid w:val="00CF70B8"/>
     <w:rsid w:val="00D05BBB"/>
     <w:rsid w:val="00D101E9"/>
     <w:rsid w:val="00D10EB8"/>
     <w:rsid w:val="00D12372"/>
     <w:rsid w:val="00D241D3"/>
     <w:rsid w:val="00D24927"/>
     <w:rsid w:val="00D24EC3"/>
     <w:rsid w:val="00D253E1"/>
     <w:rsid w:val="00D25975"/>
     <w:rsid w:val="00D27FA8"/>
     <w:rsid w:val="00D31691"/>
     <w:rsid w:val="00D32981"/>
     <w:rsid w:val="00D365D3"/>
     <w:rsid w:val="00D37C0B"/>
     <w:rsid w:val="00D42F7B"/>
     <w:rsid w:val="00D50DE7"/>
     <w:rsid w:val="00D538FB"/>
     <w:rsid w:val="00D55089"/>
     <w:rsid w:val="00D65684"/>
     <w:rsid w:val="00D7346B"/>
     <w:rsid w:val="00D8172E"/>
     <w:rsid w:val="00D93B7B"/>
+    <w:rsid w:val="00DA6C1C"/>
     <w:rsid w:val="00DA76FA"/>
     <w:rsid w:val="00DB2B49"/>
     <w:rsid w:val="00DC28FE"/>
     <w:rsid w:val="00DC290C"/>
     <w:rsid w:val="00DC33B4"/>
     <w:rsid w:val="00DC36D9"/>
     <w:rsid w:val="00DD01F4"/>
     <w:rsid w:val="00DD090F"/>
     <w:rsid w:val="00DD0FEC"/>
     <w:rsid w:val="00DD25B8"/>
     <w:rsid w:val="00DD4656"/>
     <w:rsid w:val="00DF01DF"/>
     <w:rsid w:val="00DF3A4E"/>
     <w:rsid w:val="00DF3D7C"/>
     <w:rsid w:val="00DF7964"/>
     <w:rsid w:val="00E018FB"/>
     <w:rsid w:val="00E05862"/>
     <w:rsid w:val="00E05AC9"/>
     <w:rsid w:val="00E127C7"/>
     <w:rsid w:val="00E135C8"/>
     <w:rsid w:val="00E17B35"/>
     <w:rsid w:val="00E21664"/>
     <w:rsid w:val="00E21DC0"/>
     <w:rsid w:val="00E21FB5"/>
     <w:rsid w:val="00E23192"/>
@@ -32728,66 +32878,66 @@
     <w:rsid w:val="00E67896"/>
     <w:rsid w:val="00E71895"/>
     <w:rsid w:val="00E74752"/>
     <w:rsid w:val="00E77180"/>
     <w:rsid w:val="00E81AF6"/>
     <w:rsid w:val="00E82D78"/>
     <w:rsid w:val="00E82DE7"/>
     <w:rsid w:val="00E92A7D"/>
     <w:rsid w:val="00E951CA"/>
     <w:rsid w:val="00EB2AA0"/>
     <w:rsid w:val="00EB58BD"/>
     <w:rsid w:val="00EB5A37"/>
     <w:rsid w:val="00EB6956"/>
     <w:rsid w:val="00EC0FFC"/>
     <w:rsid w:val="00ED07D9"/>
     <w:rsid w:val="00ED2E33"/>
     <w:rsid w:val="00ED3024"/>
     <w:rsid w:val="00ED71B6"/>
     <w:rsid w:val="00EE0EB5"/>
     <w:rsid w:val="00EE5474"/>
     <w:rsid w:val="00EE5CA8"/>
     <w:rsid w:val="00EF0E10"/>
     <w:rsid w:val="00EF2076"/>
     <w:rsid w:val="00EF2AFB"/>
     <w:rsid w:val="00F15FE6"/>
+    <w:rsid w:val="00F20A37"/>
     <w:rsid w:val="00F2262F"/>
     <w:rsid w:val="00F32C6B"/>
     <w:rsid w:val="00F33D5C"/>
     <w:rsid w:val="00F431FB"/>
     <w:rsid w:val="00F4590F"/>
     <w:rsid w:val="00F5117F"/>
-    <w:rsid w:val="00F51742"/>
     <w:rsid w:val="00F53669"/>
     <w:rsid w:val="00F53ACB"/>
     <w:rsid w:val="00F5464E"/>
-    <w:rsid w:val="00F60831"/>
     <w:rsid w:val="00F60E46"/>
     <w:rsid w:val="00F6184E"/>
     <w:rsid w:val="00F64181"/>
     <w:rsid w:val="00F66A2D"/>
     <w:rsid w:val="00F721B3"/>
+    <w:rsid w:val="00F749FF"/>
     <w:rsid w:val="00F75047"/>
     <w:rsid w:val="00F75359"/>
     <w:rsid w:val="00F7750C"/>
     <w:rsid w:val="00F8007E"/>
     <w:rsid w:val="00F81C8A"/>
     <w:rsid w:val="00F84805"/>
     <w:rsid w:val="00F94C99"/>
     <w:rsid w:val="00FA0D34"/>
     <w:rsid w:val="00FA2B02"/>
     <w:rsid w:val="00FA50F6"/>
     <w:rsid w:val="00FB1115"/>
     <w:rsid w:val="00FB4AE4"/>
     <w:rsid w:val="00FC4581"/>
     <w:rsid w:val="00FD5B1B"/>
     <w:rsid w:val="00FD6119"/>
     <w:rsid w:val="00FE7A02"/>
     <w:rsid w:val="00FF781B"/>
     <w:rsid w:val="00FF7C2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
@@ -36071,51 +36221,51 @@
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -36821,51 +36971,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{B7D20650-630E-4C79-9FFD-C2DB3B26FDA3}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1" loCatId="hierarchy" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1" loCatId="hierarchy" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#1" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{27C05AA4-C82A-404A-B582-432713104AB3}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US"/>
             <a:t>Raw Water Pump Station Supervisory Control</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{551F7EEA-FE03-4131-ABA3-949FB4E3D720}" type="parTrans" cxnId="{41F14B66-71BD-4DC6-BDC6-F30847E9A781}">
       <dgm:prSet/>
@@ -38699,92 +38849,92 @@
     <dgm:cxn modelId="{C3A2466B-4917-4A30-9DE6-945A8300123A}" srcId="{F088D4E5-AF8F-44E3-BFCF-0FB89934FDEA}" destId="{E8B932CD-59A1-449D-9EED-F7F6241B3998}" srcOrd="3" destOrd="0" parTransId="{803E65C4-82A0-422C-843B-4D29B74A77D1}" sibTransId="{69DA9B85-0D38-44C7-85FF-A7AF7E865A13}"/>
     <dgm:cxn modelId="{AAB5C46B-E695-4713-9121-0E7A2B81D84E}" srcId="{CBD80340-673B-4A17-98BB-6BC1067A0EB9}" destId="{E94FBF6D-654D-4C26-BA60-EAE76C5239F1}" srcOrd="1" destOrd="0" parTransId="{43976CE9-4BCC-4FD5-8BDD-130618B51D83}" sibTransId="{6DA8C318-5117-4D6E-A402-8027786A5D07}"/>
     <dgm:cxn modelId="{AC1C8A6C-42DE-4A98-8BE4-5B7071127EEA}" type="presOf" srcId="{E8B932CD-59A1-449D-9EED-F7F6241B3998}" destId="{A7AE91A0-4BA0-49BF-8E51-04A0282BF8CB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C58D564D-D2AA-45CC-95D5-72735591E8B4}" type="presOf" srcId="{B298C89D-0399-4512-A6BF-CA663A154C08}" destId="{446363B0-9245-49DE-AFE7-2F5405E6CCD8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{4216924D-363E-4E61-BAD5-98A67315B4C1}" type="presOf" srcId="{27C05AA4-C82A-404A-B582-432713104AB3}" destId="{7695C3DD-62E3-4CD3-A096-965EE02AA1AD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D65C046F-718A-4EF1-9EFB-B1A15ED98CB3}" type="presOf" srcId="{27C05AA4-C82A-404A-B582-432713104AB3}" destId="{D997318C-4C7B-4B7C-856A-B658B7EFD195}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C4F1284F-25C4-422A-B3FC-ECAC6980621E}" srcId="{F088D4E5-AF8F-44E3-BFCF-0FB89934FDEA}" destId="{CBD80340-673B-4A17-98BB-6BC1067A0EB9}" srcOrd="0" destOrd="0" parTransId="{F39477CE-C903-4763-8F46-A5F3E9CE4CB8}" sibTransId="{0A65AE17-4CF2-4A79-A24D-762C9AAA8379}"/>
     <dgm:cxn modelId="{345BD870-EBC9-4135-A65E-DA49C352C5E3}" type="presOf" srcId="{7A74DEFA-CF70-4DB7-B98C-0F27F89AE780}" destId="{7B624CC2-7502-4343-A135-7D74D1C60059}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{849E7871-0C60-4E39-B224-9EBFF55593C9}" type="presOf" srcId="{B3A657B9-3F79-4469-9DF0-DFD00147865E}" destId="{C6485A3B-EF74-415B-A705-19A554BD05C6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{37CE9352-4CB5-4EAE-8B2A-2D7F243E053C}" srcId="{DD86C9DB-6579-44CF-9749-E76FC172E46E}" destId="{B298C89D-0399-4512-A6BF-CA663A154C08}" srcOrd="1" destOrd="0" parTransId="{BCD6AAC8-2270-420C-8D72-3ACADF19A4C2}" sibTransId="{90DD6F39-853F-40E9-BE39-443FCD8DEA86}"/>
     <dgm:cxn modelId="{118F7275-F18D-46C6-8528-884AB169F7A5}" srcId="{DD86C9DB-6579-44CF-9749-E76FC172E46E}" destId="{3EAD0C39-C6CE-44B3-B354-3B1596D7FC99}" srcOrd="0" destOrd="0" parTransId="{4EC572B6-E90B-43E8-8772-6A0B6B4E8D3E}" sibTransId="{5F408172-49D1-4E63-A0A6-AB457328C909}"/>
     <dgm:cxn modelId="{FED0B075-C412-45B7-AF7B-AEEF42F51313}" srcId="{6B50F27B-C4C6-4040-8FA5-609E799D6A00}" destId="{F088D4E5-AF8F-44E3-BFCF-0FB89934FDEA}" srcOrd="0" destOrd="0" parTransId="{F02A34AE-4310-40D5-A258-E0C62259C420}" sibTransId="{7BF48C45-D572-42AA-AA8F-3ABFC80FA089}"/>
     <dgm:cxn modelId="{AFB71C56-5556-4E78-AF5D-C2AF96D25513}" type="presOf" srcId="{BCD77509-6AB6-45A1-91C9-4D3A44E64234}" destId="{BDAF58C9-8220-452B-8BFB-E4C84E4B1EC7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{7A2CF156-0FF5-47D2-88C8-B3C3689C58DA}" type="presOf" srcId="{0783FAD3-B541-4A1C-855C-B57AA86D1784}" destId="{38310D5C-928B-489C-AFF9-EE3299D7A7F8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{86B06E78-F1F5-42F8-A219-8090AA450343}" type="presOf" srcId="{F088D4E5-AF8F-44E3-BFCF-0FB89934FDEA}" destId="{FD57D6AE-A4A8-4155-B22D-3EF47D2A729B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{9456E958-3AF3-4F8E-BFAC-A1428FB443E7}" type="presOf" srcId="{0649627A-8371-4CDD-B799-5185195C4339}" destId="{64E72282-6138-4666-A1F2-98029CD8EFFC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D53B2859-1472-4D61-A56A-621637CEBC9A}" type="presOf" srcId="{43976CE9-4BCC-4FD5-8BDD-130618B51D83}" destId="{67BFAF67-9CB2-46C8-BE1A-3C977CDA2098}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{169F145A-F430-490A-AE3C-2F8544133706}" type="presOf" srcId="{E8B932CD-59A1-449D-9EED-F7F6241B3998}" destId="{14674695-B7D5-4335-8697-F11CDD496126}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F8EFF17B-ABD3-4259-A36C-22ABC8C9AC05}" type="presOf" srcId="{3E85A7B6-C0DA-475F-8D2F-2042458B76EF}" destId="{764B311C-84C9-4C7E-BE47-ADE3E92074F2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{90F8637E-A4A6-4D43-9981-C2565EE6FC28}" type="presOf" srcId="{FAF0F802-5654-4040-98A4-1C2D8029599A}" destId="{6327DFFA-1068-4B7E-B2F4-818189A9D0C9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{35042E80-8477-48BE-A39A-8DCEB0CAC0BB}" type="presOf" srcId="{CBD80340-673B-4A17-98BB-6BC1067A0EB9}" destId="{DF445467-F8D9-4BBC-BFCD-B45C2D958740}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{EBB34081-7354-417A-9264-6B7D593C71ED}" type="presOf" srcId="{48F7FB4D-265C-4B11-8D23-A15800D5EAEB}" destId="{AB94F9A4-90E3-49DB-9D1F-8EB2830593CA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{76C53D85-63C0-43A4-85D8-17489E9BC09D}" type="presOf" srcId="{16FA733B-C91A-4FFE-95B8-EE57BF51183E}" destId="{20222C55-BDC2-46FA-9DEC-120D1473A639}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{72C4B385-6127-4F10-96DA-09C179D73A99}" type="presOf" srcId="{02D64E6D-1A35-4CD8-BB0B-1BEA7C43725A}" destId="{02B31567-62C1-428C-AC43-F6F6C3C0130E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{35394586-6C58-49F2-A677-668E4A2B4B86}" type="presOf" srcId="{BCD77509-6AB6-45A1-91C9-4D3A44E64234}" destId="{9B55AAFA-36BF-462B-92BF-9A55338104FE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{5FF1CB8C-7434-4E18-A208-C18BF2654D25}" type="presOf" srcId="{3EAD0C39-C6CE-44B3-B354-3B1596D7FC99}" destId="{B3CCE144-1C9E-4B8D-9140-B96BA9DCD946}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{34545F8D-2150-43BB-89BC-A1EF31AF7C6C}" srcId="{9FD4391C-AA2A-444C-BA40-6D13C1F171F7}" destId="{BCD77509-6AB6-45A1-91C9-4D3A44E64234}" srcOrd="2" destOrd="0" parTransId="{110C2CF5-A2CD-4A46-8466-A7B63EC5D922}" sibTransId="{2D23FBFA-2B8B-4172-AAD5-871FCB289AF6}"/>
     <dgm:cxn modelId="{E658E294-05E7-4F75-BC1D-020AB2301A07}" type="presOf" srcId="{BD01E347-1FB0-44C7-A34E-9D7BA145E550}" destId="{754621F0-E8B4-4816-9E4B-0A87066692D7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{6896A797-FAF8-4416-8079-EFEEAE35618D}" type="presOf" srcId="{11634B0A-E969-4766-A605-1900B2F12440}" destId="{1273B699-6A6F-4687-8F0E-EBBF3E1CDC1C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E59D6998-12A0-429E-B620-CB43D0186098}" srcId="{BC58AFC7-7680-4AB8-90B5-3D7966225F03}" destId="{8AC3671E-2054-440C-B71E-1BD1928DD089}" srcOrd="0" destOrd="0" parTransId="{3E85A7B6-C0DA-475F-8D2F-2042458B76EF}" sibTransId="{DE1E36B6-6867-4F25-9DF3-693B5F8F29AB}"/>
     <dgm:cxn modelId="{40E6A699-4D37-4C4C-963C-16B6A8C33D88}" type="presOf" srcId="{803E65C4-82A0-422C-843B-4D29B74A77D1}" destId="{06CFFDA7-E6BD-4EF7-959D-92AF293617B8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{3327699A-ADD4-4B42-BCD2-93340FCA29D2}" type="presOf" srcId="{D63282D7-23E8-48A0-B45E-11021A8C365A}" destId="{FC126C48-C470-42E5-B1BE-28882A683542}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{5FF1CB8C-7434-4E18-A208-C18BF2654D25}" type="presOf" srcId="{3EAD0C39-C6CE-44B3-B354-3B1596D7FC99}" destId="{B3CCE144-1C9E-4B8D-9140-B96BA9DCD946}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{39CB6D9D-5DBC-4596-AC6E-558254F715AA}" type="presOf" srcId="{4EFF10AC-951B-45C4-8460-912DC18F10E6}" destId="{0716CC79-FC6E-428A-96E8-2F9AE892E0FC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{23C0B49E-E57E-4BFA-B93C-50EDE338229A}" type="presOf" srcId="{F39477CE-C903-4763-8F46-A5F3E9CE4CB8}" destId="{38524ED7-7B7F-4B9E-BCE1-A6107252268A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{25AC83A2-F7B5-4DAD-B5AD-6A378B11C2A1}" srcId="{27C05AA4-C82A-404A-B582-432713104AB3}" destId="{0649627A-8371-4CDD-B799-5185195C4339}" srcOrd="0" destOrd="0" parTransId="{D8E0125D-F380-46F8-8B02-ECAD495B71B6}" sibTransId="{9C4BB598-B229-4B2E-BC8C-ED51165DCAA9}"/>
     <dgm:cxn modelId="{03F676A7-1160-4FA4-BA41-F87C24CDAF7F}" srcId="{F088D4E5-AF8F-44E3-BFCF-0FB89934FDEA}" destId="{9FD4391C-AA2A-444C-BA40-6D13C1F171F7}" srcOrd="1" destOrd="0" parTransId="{FAF0F802-5654-4040-98A4-1C2D8029599A}" sibTransId="{62E12124-E074-4FFB-8E3F-FCDB9B6F09B2}"/>
     <dgm:cxn modelId="{659D05AB-9988-447A-B6D0-A3E852297FF7}" type="presOf" srcId="{DD86C9DB-6579-44CF-9749-E76FC172E46E}" destId="{1F109184-BBAF-4952-8862-54AE71909ACB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{844DE6AB-EFEC-489F-84A4-540B156E9DDE}" type="presOf" srcId="{E94FBF6D-654D-4C26-BA60-EAE76C5239F1}" destId="{D430E9D3-8803-49E6-8461-8953BBA63CAF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{50595BAC-8390-4285-8862-E1DAF6976D97}" type="presOf" srcId="{5DB67480-399E-4294-90EC-6A3CBD3573EA}" destId="{A47DDDD8-C91E-4B0B-B77F-C8E9CE692B1C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{D222F6B5-CB05-4FF4-9197-BE115652EB2E}" type="presOf" srcId="{B7D20650-630E-4C79-9FFD-C2DB3B26FDA3}" destId="{39FAD5F8-98F5-4F27-837A-01C4B4030ACB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{673C69BA-9AA1-4374-B399-D27E822422F2}" type="presOf" srcId="{BC58AFC7-7680-4AB8-90B5-3D7966225F03}" destId="{4659D314-EB0D-42CC-97C4-7ED7FA3AE467}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{78A796BA-14E3-4EE6-B15E-92E29AB6309B}" type="presOf" srcId="{16FA733B-C91A-4FFE-95B8-EE57BF51183E}" destId="{5E65520D-79B3-41DF-9C45-C02989DBFBBE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{215503BB-AC83-4768-AA9B-83EFC1C65F4E}" type="presOf" srcId="{BCD6AAC8-2270-420C-8D72-3ACADF19A4C2}" destId="{5BD1E19B-9C13-45A5-94C6-6120B38DDCE0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{95D474BB-8AC7-4E0F-B287-C2E4D085EE39}" type="presOf" srcId="{6AD7C3EF-C8F4-48EC-BF43-C0E8DDB68953}" destId="{59282103-49EB-48D2-972A-23F1EC96E0F7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{A8E564BD-791C-4D9D-A9D4-C87D0BB69D44}" type="presOf" srcId="{2026A66E-BA6F-45CC-8C8C-E2EEB0C129A2}" destId="{12180700-0B7B-4CA0-9063-5735E27853A3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{AB167CBD-5A48-4B7D-A080-AF0F60C49976}" srcId="{B7D20650-630E-4C79-9FFD-C2DB3B26FDA3}" destId="{E81E61BE-CA2F-4105-9251-31430E1D6615}" srcOrd="0" destOrd="0" parTransId="{C2683259-E706-4E66-8E95-34DEBF984807}" sibTransId="{C9CDD956-288C-4664-B82F-4888440A4F24}"/>
     <dgm:cxn modelId="{A1F6A3BD-50FD-4947-8FE0-1DFFA80B8BCE}" type="presOf" srcId="{4EFF10AC-951B-45C4-8460-912DC18F10E6}" destId="{8554425F-F70F-4D81-BE6A-C9FD913B2F7F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{FA1DB9D7-8272-44B2-8FB7-D62B2FC4ED25}" type="presOf" srcId="{6B50F27B-C4C6-4040-8FA5-609E799D6A00}" destId="{5CC9DE39-3B88-4362-98DB-324F37ACD698}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{079654C3-D2E7-48AA-82A4-286C29EF3618}" srcId="{F088D4E5-AF8F-44E3-BFCF-0FB89934FDEA}" destId="{DD86C9DB-6579-44CF-9749-E76FC172E46E}" srcOrd="4" destOrd="0" parTransId="{A164EF88-57D6-420A-8900-C805EA588F1D}" sibTransId="{E51CFEFA-E56F-48BC-9DDB-FB32FFF09561}"/>
-    <dgm:cxn modelId="{21D1B3E3-0C91-4585-A6E9-DA9367C24DEC}" type="presOf" srcId="{48F7FB4D-265C-4B11-8D23-A15800D5EAEB}" destId="{CCACE516-396D-4E69-96C5-56DB538DDFD1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{696E35C4-8A7D-44DD-8FFA-FD313D1B33E7}" type="presOf" srcId="{9FD4391C-AA2A-444C-BA40-6D13C1F171F7}" destId="{E6CC8B09-DBF6-40AF-B7C7-E7A63C8A40C0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{DF2236C4-5ED2-40C3-B201-E78EA9677BC4}" type="presOf" srcId="{34111542-3967-47D8-AC89-C719B46B11A1}" destId="{51F117CE-0F86-44BB-B65E-8089DBE4226F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{55488AC7-741F-42F1-B82E-EDE7CA22ADFB}" srcId="{BC58AFC7-7680-4AB8-90B5-3D7966225F03}" destId="{48F7FB4D-265C-4B11-8D23-A15800D5EAEB}" srcOrd="1" destOrd="0" parTransId="{34111542-3967-47D8-AC89-C719B46B11A1}" sibTransId="{82D066CC-99F7-4545-8B56-5D1D37A08E1B}"/>
+    <dgm:cxn modelId="{3C96B4CA-23E9-474C-8A0C-884863B49E09}" srcId="{E8B932CD-59A1-449D-9EED-F7F6241B3998}" destId="{7A74DEFA-CF70-4DB7-B98C-0F27F89AE780}" srcOrd="2" destOrd="0" parTransId="{966650E1-6FDB-4684-AB90-E61609ABE912}" sibTransId="{CDA800EB-C89A-4241-886C-0794EE5FB320}"/>
+    <dgm:cxn modelId="{B3B04ACD-240F-4CBF-B673-6BCD308D48AE}" srcId="{9FD4391C-AA2A-444C-BA40-6D13C1F171F7}" destId="{0783FAD3-B541-4A1C-855C-B57AA86D1784}" srcOrd="1" destOrd="0" parTransId="{B3A657B9-3F79-4469-9DF0-DFD00147865E}" sibTransId="{3C86D7E4-2F3C-4B94-B553-5A4F59234B8F}"/>
+    <dgm:cxn modelId="{983D4CD2-EEEF-4976-AB6C-0B2AF38ED8BF}" type="presOf" srcId="{E81E61BE-CA2F-4105-9251-31430E1D6615}" destId="{1EAA7589-56DF-44C5-B439-0FB49D6583E8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{26CB17D5-A87D-46B0-9027-E6A28153DDC9}" type="presOf" srcId="{5DB67480-399E-4294-90EC-6A3CBD3573EA}" destId="{986A2FA9-5CA5-4B89-91A8-D3D24AE05CF8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{FA1DB9D7-8272-44B2-8FB7-D62B2FC4ED25}" type="presOf" srcId="{6B50F27B-C4C6-4040-8FA5-609E799D6A00}" destId="{5CC9DE39-3B88-4362-98DB-324F37ACD698}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
+    <dgm:cxn modelId="{960E09DC-2A94-4E9B-B576-E12BD19A710E}" srcId="{5DB67480-399E-4294-90EC-6A3CBD3573EA}" destId="{4EFF10AC-951B-45C4-8460-912DC18F10E6}" srcOrd="0" destOrd="0" parTransId="{DEBC46EB-E6C7-431F-9814-6F6BD0E35676}" sibTransId="{39D6F641-9A67-410D-BFFB-E3022302EBD7}"/>
+    <dgm:cxn modelId="{21D1B3E3-0C91-4585-A6E9-DA9367C24DEC}" type="presOf" srcId="{48F7FB4D-265C-4B11-8D23-A15800D5EAEB}" destId="{CCACE516-396D-4E69-96C5-56DB538DDFD1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{6F840BE5-16B0-4872-9F6A-505F65854621}" srcId="{F088D4E5-AF8F-44E3-BFCF-0FB89934FDEA}" destId="{BC58AFC7-7680-4AB8-90B5-3D7966225F03}" srcOrd="5" destOrd="0" parTransId="{0C6A7291-28D9-4D66-9ADB-EA5A030D028B}" sibTransId="{8683385E-E5E5-4E89-A53F-84124A0769CF}"/>
     <dgm:cxn modelId="{7D6331E6-250E-49A5-A6F9-7FF6AF003727}" type="presOf" srcId="{02D64E6D-1A35-4CD8-BB0B-1BEA7C43725A}" destId="{A026BB6A-0C97-4B59-AA78-9584D24F9896}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{58B08EE6-BA5B-4E67-B218-F11AD9E44D3C}" srcId="{E8B932CD-59A1-449D-9EED-F7F6241B3998}" destId="{02D64E6D-1A35-4CD8-BB0B-1BEA7C43725A}" srcOrd="0" destOrd="0" parTransId="{5981E239-F36B-4826-BECB-6C1A57D5B6AB}" sibTransId="{5F91C516-3E26-4D02-8FE6-6CDF0A542F19}"/>
-    <dgm:cxn modelId="{55488AC7-741F-42F1-B82E-EDE7CA22ADFB}" srcId="{BC58AFC7-7680-4AB8-90B5-3D7966225F03}" destId="{48F7FB4D-265C-4B11-8D23-A15800D5EAEB}" srcOrd="1" destOrd="0" parTransId="{34111542-3967-47D8-AC89-C719B46B11A1}" sibTransId="{82D066CC-99F7-4545-8B56-5D1D37A08E1B}"/>
     <dgm:cxn modelId="{A27300E9-8640-4934-B6DA-0ED7582CF5C2}" type="presOf" srcId="{110C2CF5-A2CD-4A46-8466-A7B63EC5D922}" destId="{25FDCC63-C3DB-4CC8-8062-51F649518E71}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{3C96B4CA-23E9-474C-8A0C-884863B49E09}" srcId="{E8B932CD-59A1-449D-9EED-F7F6241B3998}" destId="{7A74DEFA-CF70-4DB7-B98C-0F27F89AE780}" srcOrd="2" destOrd="0" parTransId="{966650E1-6FDB-4684-AB90-E61609ABE912}" sibTransId="{CDA800EB-C89A-4241-886C-0794EE5FB320}"/>
-[...1 lines deleted...]
-    <dgm:cxn modelId="{983D4CD2-EEEF-4976-AB6C-0B2AF38ED8BF}" type="presOf" srcId="{E81E61BE-CA2F-4105-9251-31430E1D6615}" destId="{1EAA7589-56DF-44C5-B439-0FB49D6583E8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{B78344F3-5EE9-4401-A2B5-06378387714C}" srcId="{F088D4E5-AF8F-44E3-BFCF-0FB89934FDEA}" destId="{5DB67480-399E-4294-90EC-6A3CBD3573EA}" srcOrd="2" destOrd="0" parTransId="{2026A66E-BA6F-45CC-8C8C-E2EEB0C129A2}" sibTransId="{8E761418-3C24-4CEE-BA0B-9AE228353987}"/>
-    <dgm:cxn modelId="{26CB17D5-A87D-46B0-9027-E6A28153DDC9}" type="presOf" srcId="{5DB67480-399E-4294-90EC-6A3CBD3573EA}" destId="{986A2FA9-5CA5-4B89-91A8-D3D24AE05CF8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{79E8ADF5-DC5B-42E0-89E7-B6D1F280D93A}" type="presOf" srcId="{CBD80340-673B-4A17-98BB-6BC1067A0EB9}" destId="{2AFC2082-8E1E-4F1A-845E-8D2734C9495F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E896D3F6-9960-45D5-9B83-EC9E5E991306}" type="presOf" srcId="{DD86C9DB-6579-44CF-9749-E76FC172E46E}" destId="{52ACC27F-62AF-4065-A5F5-AAF810F3E12E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{AB48CFF7-9FCC-4478-9882-4B5FEF8196CF}" type="presOf" srcId="{3EAD0C39-C6CE-44B3-B354-3B1596D7FC99}" destId="{0A1F68DF-2981-4FE7-BB34-29939A9746FF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{753DD8F8-816A-4DD9-927C-F1DA74263B26}" type="presOf" srcId="{8AC3671E-2054-440C-B71E-1BD1928DD089}" destId="{C8E74200-67B8-4676-96F2-246DEAC27458}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
-    <dgm:cxn modelId="{960E09DC-2A94-4E9B-B576-E12BD19A710E}" srcId="{5DB67480-399E-4294-90EC-6A3CBD3573EA}" destId="{4EFF10AC-951B-45C4-8460-912DC18F10E6}" srcOrd="0" destOrd="0" parTransId="{DEBC46EB-E6C7-431F-9814-6F6BD0E35676}" sibTransId="{39D6F641-9A67-410D-BFFB-E3022302EBD7}"/>
     <dgm:cxn modelId="{34D662FC-3352-492D-97CD-FC4FD0269F86}" type="presOf" srcId="{6B50F27B-C4C6-4040-8FA5-609E799D6A00}" destId="{D9642AFC-A6A3-4A0D-A2C3-A9ADE9685EF5}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C09E8F86-3716-4E66-90F8-24C06C61ABA9}" type="presParOf" srcId="{39FAD5F8-98F5-4F27-837A-01C4B4030ACB}" destId="{548C576C-AA69-478E-88E0-28FC8C3913D1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{E4924495-C037-41BA-9496-CF265E217A75}" type="presParOf" srcId="{548C576C-AA69-478E-88E0-28FC8C3913D1}" destId="{3CF7785C-7BCA-4C4A-B119-35BEA38AE3B6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{9A9CC805-B9EE-463B-B1E1-8B1AE54500A2}" type="presParOf" srcId="{3CF7785C-7BCA-4C4A-B119-35BEA38AE3B6}" destId="{BF9EE74B-5481-465C-9805-488C4E6D5DF8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{0B4C6354-677B-4AE3-BFDF-B7B1754E7E15}" type="presParOf" srcId="{3CF7785C-7BCA-4C4A-B119-35BEA38AE3B6}" destId="{1EAA7589-56DF-44C5-B439-0FB49D6583E8}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{B1393F85-DA01-4EE1-B801-1773985492B3}" type="presParOf" srcId="{548C576C-AA69-478E-88E0-28FC8C3913D1}" destId="{37FD2F6B-838C-408D-9ECC-10FA7CCE17AE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{A555E961-AFBE-4143-9E06-30D7630E5450}" type="presParOf" srcId="{37FD2F6B-838C-408D-9ECC-10FA7CCE17AE}" destId="{09699C6F-A606-4483-9803-1A94E65E4D2C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{81D97944-DC31-41A7-B311-89329B66C0EC}" type="presParOf" srcId="{37FD2F6B-838C-408D-9ECC-10FA7CCE17AE}" destId="{35CE755E-7430-483A-9642-153CA5428136}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{932CE48A-4AA2-4C4D-A015-AE94DC8B8099}" type="presParOf" srcId="{35CE755E-7430-483A-9642-153CA5428136}" destId="{C6A2FEB5-E7D9-4BF5-8FF8-29760E0CE5EE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{27C2A584-2861-459A-AA03-1CCA59DB139A}" type="presParOf" srcId="{C6A2FEB5-E7D9-4BF5-8FF8-29760E0CE5EE}" destId="{7695C3DD-62E3-4CD3-A096-965EE02AA1AD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{566F0C71-2CC6-4DAC-8C7A-8FA58D2FC35B}" type="presParOf" srcId="{C6A2FEB5-E7D9-4BF5-8FF8-29760E0CE5EE}" destId="{D997318C-4C7B-4B7C-856A-B658B7EFD195}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{2F352006-8940-4DB4-8364-4387469AB2BF}" type="presParOf" srcId="{35CE755E-7430-483A-9642-153CA5428136}" destId="{A8EED24F-92E5-4565-9087-214ABE1AD872}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{3B33B597-FB32-4B4C-982B-955CAE1E6833}" type="presParOf" srcId="{A8EED24F-92E5-4565-9087-214ABE1AD872}" destId="{3E6312CF-CAE8-40EA-A5F4-22C107BC5EA1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C2C9A7AC-BC8A-4EF8-B975-9E7C4F4F7E77}" type="presParOf" srcId="{A8EED24F-92E5-4565-9087-214ABE1AD872}" destId="{B3373068-D317-435D-BA5B-A4DB16800F04}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{5D9360BD-2DCB-4866-A1A9-B4005CFDD0FE}" type="presParOf" srcId="{B3373068-D317-435D-BA5B-A4DB16800F04}" destId="{9F49EC79-F5BD-4BF1-B9B9-1B6E12907A5D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{A298252D-855A-41AF-9162-50534AD068D1}" type="presParOf" srcId="{9F49EC79-F5BD-4BF1-B9B9-1B6E12907A5D}" destId="{92C58248-B4E7-49C2-AB51-05A655DC83C7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C39C2409-C0D4-46E0-BE71-C56947212543}" type="presParOf" srcId="{9F49EC79-F5BD-4BF1-B9B9-1B6E12907A5D}" destId="{64E72282-6138-4666-A1F2-98029CD8EFFC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{2FA91792-444C-4177-890E-4B36180936A9}" type="presParOf" srcId="{B3373068-D317-435D-BA5B-A4DB16800F04}" destId="{2240EAB1-1D7D-4E1C-BCB3-18E287B18BF0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{C0D6B182-94D6-4CFA-8BD1-D811A7273A52}" type="presParOf" srcId="{2240EAB1-1D7D-4E1C-BCB3-18E287B18BF0}" destId="{1273B699-6A6F-4687-8F0E-EBBF3E1CDC1C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{B3E42818-F5D9-4619-B612-792F1A099A9A}" type="presParOf" srcId="{2240EAB1-1D7D-4E1C-BCB3-18E287B18BF0}" destId="{CFD8ED02-FEA2-44E5-B464-CA1D46F06D8B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{F57F6C3E-F763-4304-AB1B-DC1B27F54D8A}" type="presParOf" srcId="{CFD8ED02-FEA2-44E5-B464-CA1D46F06D8B}" destId="{FC97620E-1300-4BCB-8877-5B00EF104895}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{600FBBE1-EEC2-4F7C-AF26-565DA6EF2121}" type="presParOf" srcId="{FC97620E-1300-4BCB-8877-5B00EF104895}" destId="{5CC9DE39-3B88-4362-98DB-324F37ACD698}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{778F2544-602E-4A94-A422-06B86A6C5DD3}" type="presParOf" srcId="{FC97620E-1300-4BCB-8877-5B00EF104895}" destId="{D9642AFC-A6A3-4A0D-A2C3-A9ADE9685EF5}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{55343A43-CFE0-493B-8A7D-C0AFC9F44907}" type="presParOf" srcId="{CFD8ED02-FEA2-44E5-B464-CA1D46F06D8B}" destId="{FAC66466-18B6-4015-BA94-7588FCD4816E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
     <dgm:cxn modelId="{BE9E74F9-F356-4921-8847-04EF6220F90C}" type="presParOf" srcId="{FAC66466-18B6-4015-BA94-7588FCD4816E}" destId="{3D57E51B-81D9-47FB-A9DF-1C94500B23C7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1"/>
@@ -43409,51 +43559,51 @@
                         <dgm:param type="linDir" val="fromR"/>
                         <dgm:param type="secChAlign" val="t"/>
                         <dgm:param type="secLinDir" val="fromT"/>
                       </dgm:alg>
                     </dgm:else>
                   </dgm:choose>
                   <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
                     <dgm:adjLst/>
                   </dgm:shape>
                   <dgm:presOf/>
                   <dgm:constrLst/>
                   <dgm:ruleLst/>
                   <dgm:forEach name="Name147" ref="rep2b"/>
                 </dgm:layoutNode>
               </dgm:layoutNode>
             </dgm:forEach>
           </dgm:layoutNode>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -44569,82 +44719,82 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Condensed">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -44659,68 +44809,84 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00295D1B"/>
+    <w:rsid w:val="0000658A"/>
+    <w:rsid w:val="00063DC1"/>
+    <w:rsid w:val="00091BDD"/>
     <w:rsid w:val="000975B4"/>
+    <w:rsid w:val="00142F0A"/>
     <w:rsid w:val="001539FF"/>
+    <w:rsid w:val="001D069E"/>
     <w:rsid w:val="00295D1B"/>
+    <w:rsid w:val="002D7542"/>
     <w:rsid w:val="00361DC4"/>
     <w:rsid w:val="00381267"/>
+    <w:rsid w:val="003826B5"/>
+    <w:rsid w:val="003B16EB"/>
+    <w:rsid w:val="003B4ED1"/>
     <w:rsid w:val="00466BA1"/>
+    <w:rsid w:val="00512CBF"/>
     <w:rsid w:val="00766D64"/>
     <w:rsid w:val="0078441F"/>
     <w:rsid w:val="00805D8C"/>
     <w:rsid w:val="008D1400"/>
+    <w:rsid w:val="008E18C7"/>
     <w:rsid w:val="008F1701"/>
+    <w:rsid w:val="00927CBE"/>
+    <w:rsid w:val="00950A9F"/>
+    <w:rsid w:val="009C5F5F"/>
+    <w:rsid w:val="009D7FC9"/>
+    <w:rsid w:val="00A13B12"/>
+    <w:rsid w:val="00B33CA6"/>
     <w:rsid w:val="00BF1647"/>
+    <w:rsid w:val="00C40169"/>
     <w:rsid w:val="00C66D31"/>
     <w:rsid w:val="00CF22AE"/>
-    <w:rsid w:val="00D16BCF"/>
     <w:rsid w:val="00E35E20"/>
     <w:rsid w:val="00EB0E99"/>
-    <w:rsid w:val="00F51742"/>
     <w:rsid w:val="00FE32AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -45505,74 +45671,54 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract>3</Abstract>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="QPulse Controlled Document" ma:contentTypeID="0x01010040D1439052CEE646AE4CC4DB5DAAAAAB0003BC612C48231C4CB6B57F2F18A2BA62" ma:contentTypeVersion="18" ma:contentTypeDescription="QPulse Controlled Document" ma:contentTypeScope="" ma:versionID="a5b79b421caf8499e124ac53d3c23df5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="08ff0630-c59f-4828-9384-e19d3c3f8f83" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="43d11906f0c3dd1194d1d34df91e690c" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="08ff0630-c59f-4828-9384-e19d3c3f8f83"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:Name" minOccurs="0"/>
                 <xsd:element ref="ns2:DocNum" minOccurs="0"/>
                 <xsd:element ref="ns2:ReviewDate" minOccurs="0"/>
                 <xsd:element ref="ns2:ActiveDate" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentType" minOccurs="0"/>
                 <xsd:element ref="ns1:Department" minOccurs="0"/>
                 <xsd:element ref="ns2:Approver" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:QPulseFileDate" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns2:QPulseKeywords" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -45728,147 +45874,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Approver xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">Team Leader Process &amp; Analysis - P7404</Approver>
+    <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </URL>
+    <DocNum xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">TEM-00222</DocNum>
+    <QPulseFileDate xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">2024-01-29T04:46:08+00:00</QPulseFileDate>
+    <QPulseKeywords xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">DTI - I-TMP-STD-005 Functional Description Part B Template, Operational Technology &amp; Energy -, Engineering &amp; Technical Support - I-TMP-STD-005_Functional Description_PartB Template, Corporate,</QPulseKeywords>
+    <DocumentType xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">Controlled Document - TEM</DocumentType>
+    <Owner xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">Lead Engineer - Operational Technology - P7433</Owner>
+    <ReviewDate xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">2027-01-28T14:00:00+00:00</ReviewDate>
+    <ActiveDate xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">2024-01-28T14:00:00+00:00</ActiveDate>
+    <Department xmlns="http://schemas.microsoft.com/sharepoint/v3">SERVICE DELIVERY</Department>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E5709E2-25CD-4473-9001-27A3CF550B90}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5DD39B8-46A1-48CA-9DC1-973210E01D40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC4671B1-64AD-46B5-8790-5D47630F9584}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="08ff0630-c59f-4828-9384-e19d3c3f8f83"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7275C823-D152-42CA-94D2-6BAFB8D0467A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E5709E2-25CD-4473-9001-27A3CF550B90}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="08ff0630-c59f-4828-9384-e19d3c3f8f83"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>5418</Words>
-  <Characters>30888</Characters>
+  <Words>5355</Words>
+  <Characters>30524</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>72</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>254</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DTI - I-TMP-STD-005 Functional Description Part B Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SEQWater</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36234</CharactersWithSpaces>
+  <CharactersWithSpaces>35808</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>DTI - I-TMP-STD-005 Functional Description Part B Template</dc:title>
+  <dc:title>Engineering Standard I-TMP-STD-005 Functional Description Part B Template</dc:title>
   <dc:subject>TEM-00222</dc:subject>
   <dc:creator>Lead Engineer - Operational Technology</dc:creator>
   <cp:keywords>5</cp:keywords>
   <dc:description>Team Leader Process &amp; Analysis</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>29/01/2024</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010040D1439052CEE646AE4CC4DB5DAAAAAB0003BC612C48231C4CB6B57F2F18A2BA62</vt:lpwstr>
   </property>
 </Properties>
 </file>