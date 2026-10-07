--- v0 (2026-08-07)
+++ v1 (2026-10-07)
@@ -1,81 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="194D1979" w14:textId="6B4F615A" w:rsidR="00CB369E" w:rsidRDefault="00CB369E" w:rsidP="001D5321">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="625AE78B" w14:textId="77777777" w:rsidR="001B7C21" w:rsidRDefault="001B7C21" w:rsidP="00C64F6D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc121152863"/>
       <w:bookmarkStart w:id="1" w:name="_Toc125376409"/>
     </w:p>
+    <w:p w14:paraId="7EA5A23A" w14:textId="77777777" w:rsidR="00180B3F" w:rsidRPr="00180B3F" w:rsidRDefault="00180B3F" w:rsidP="00180B3F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5B203CEF" w14:textId="3DC1AB0F" w:rsidR="00C64F6D" w:rsidRDefault="0060208B" w:rsidP="00C64F6D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00A05EFB">
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidR="00C64F6D" w:rsidRPr="00C64F6D">
         <w:t>TMP-STD-00</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C64F6D" w:rsidRPr="00C64F6D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004879EE">
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Functional Description </w:t>
       </w:r>
@@ -102,50 +108,51 @@
         <w:t xml:space="preserve">Document number: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:alias w:val="Select"/>
           <w:tag w:val="Select"/>
           <w:id w:val="-1631311313"/>
           <w:placeholder>
             <w:docPart w:val="02A29799329D4C15A21F942D7712D26D"/>
           </w:placeholder>
           <w:comboBox>
             <w:listItem w:value="Choose an item."/>
             <w:listItem w:displayText="FRA" w:value="FRA"/>
             <w:listItem w:displayText="GDE" w:value="GDE"/>
             <w:listItem w:displayText="MAN" w:value="MAN"/>
             <w:listItem w:displayText="PLN" w:value="PLN"/>
             <w:listItem w:displayText="PRO" w:value="PRO"/>
             <w:listItem w:displayText="SPE" w:value="SPE"/>
             <w:listItem w:displayText="TEM" w:value="TEM"/>
           </w:comboBox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EF5110" w:rsidRPr="006373C4">
             <w:rPr>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>TEM</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="006373C4">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00EF5110" w:rsidRPr="006373C4">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>002</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
@@ -333,79 +340,79 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00BDF1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="7995D301" w14:textId="77777777" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="007A5094" w:rsidP="00BD211C">
             <w:pPr>
               <w:pStyle w:val="TableHeading"/>
             </w:pPr>
             <w:r>
               <w:t>Approval Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A5094" w:rsidRPr="00AD16D2" w14:paraId="51B8637A" w14:textId="77777777" w:rsidTr="007D1366">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F876CFF" w14:textId="01FD7F4F" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="00431F0F" w:rsidP="00CC0E56">
+          <w:p w14:paraId="5F876CFF" w14:textId="0C68B439" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="003266BD" w:rsidP="00CC0E56">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:fldSimple w:instr=" KEYWORDS   \* MERGEFORMAT ">
               <w:r>
                 <w:t>4</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="696D4E0C" w14:textId="77777777" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="007A5094" w:rsidP="00CC0E56">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>Amended Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21581347" w14:textId="0F708716" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="00431F0F" w:rsidP="00CC0E56">
+          <w:p w14:paraId="21581347" w14:textId="71212AD8" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="003266BD" w:rsidP="00CC0E56">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:fldSimple w:instr=" AUTHOR   \* MERGEFORMAT ">
               <w:r>
                 <w:rPr>
                   <w:noProof/>
                 </w:rPr>
                 <w:t>Lead Engineer - Automation and Process Control</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AE85A5E" w14:textId="77777777" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="007A5094" w:rsidP="00CC0E56">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD090F">
               <w:rPr>
                 <w:noProof/>
@@ -414,1179 +421,201 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> supporting Info in</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD090F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDF9E3E" w14:textId="3BAAF0D1" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="00431F0F" w:rsidP="00CC0E56">
+          <w:p w14:paraId="4EDF9E3E" w14:textId="5C3CF13F" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="003266BD" w:rsidP="00CC0E56">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:fldSimple w:instr=" COMMENTS   \* MERGEFORMAT ">
               <w:r>
                 <w:t>Team Leader Process &amp; Analysis</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1273" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73C67F0C" w14:textId="77777777" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="007A5094" w:rsidP="00CC0E56">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD090F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Refer to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> supporting Info in</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD090F">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2104D6FD" w14:textId="269C2D41" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="00431F0F" w:rsidP="00CC0E56">
+          <w:p w14:paraId="2104D6FD" w14:textId="7C2313CC" w:rsidR="007A5094" w:rsidRPr="00AD16D2" w:rsidRDefault="003266BD" w:rsidP="00CC0E56">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:fldSimple w:instr=" DOCPROPERTY  Category  \* MERGEFORMAT ">
               <w:r>
                 <w:t>07/02/2025</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002002AC" w:rsidRPr="00AD16D2" w14:paraId="271A75C4" w14:textId="77777777" w:rsidTr="008F7339">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10061" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="773AD56C" w14:textId="11831269" w:rsidR="002002AC" w:rsidRPr="00EF5110" w:rsidRDefault="002002AC" w:rsidP="00A817FC">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00EF5110">
+          <w:p w14:paraId="773AD56C" w14:textId="64732DCB" w:rsidR="002002AC" w:rsidRPr="00EF5110" w:rsidRDefault="00E5349B" w:rsidP="00A817FC">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5349B">
               <w:t xml:space="preserve">This </w:t>
             </w:r>
-            <w:r w:rsidR="00E83503">
+            <w:r w:rsidR="002C6032">
               <w:t>template</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF5110">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00E5349B">
+              <w:t xml:space="preserve"> was endorsed by an RPEQ on behalf of Seqwater.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34D5212A" w14:textId="77777777" w:rsidR="000B04B2" w:rsidRDefault="000B04B2" w:rsidP="001D5321"/>
     <w:p w14:paraId="3C39CAA0" w14:textId="36A28C25" w:rsidR="000B04B2" w:rsidRPr="006D4787" w:rsidRDefault="00D25C47">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D4787">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This page shall be deleted </w:t>
       </w:r>
       <w:r w:rsidR="000068AD" w:rsidRPr="006D4787">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>before issue</w:t>
       </w:r>
       <w:r w:rsidR="001B047F" w:rsidRPr="006D4787">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Functional Description Part A document</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4787">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000B04B2" w:rsidRPr="006D4787">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3C0A99" w14:textId="77777777" w:rsidR="000B04B2" w:rsidRPr="00B73C1D" w:rsidRDefault="000B04B2" w:rsidP="00B73C1D">
+    <w:p w14:paraId="7C1025EE" w14:textId="05205300" w:rsidR="00195854" w:rsidRDefault="00195854" w:rsidP="00195854">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B73C1D">
+      <w:r w:rsidRPr="00B5182A">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Version History</w:t>
+        <w:t>Approval Process</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...959 lines deleted...]
-    <w:p w14:paraId="25390D0F" w14:textId="30836231" w:rsidR="00195854" w:rsidRDefault="00195854" w:rsidP="00195854">
+    <w:p w14:paraId="25390D0F" w14:textId="5F1B7D72" w:rsidR="00195854" w:rsidRDefault="00195854" w:rsidP="00195854">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="003C660A">
         <w:t>Where noted in this Template that Seqwater approval, attention or input shall or should be sought, the Seqwater Team Leader DTI Service Delivery -</w:t>
       </w:r>
       <w:r w:rsidR="00441BD3">
         <w:t>–Process &amp; Analysis</w:t>
       </w:r>
       <w:r w:rsidRPr="003C660A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0017324F">
         <w:t xml:space="preserve">Team </w:t>
       </w:r>
       <w:r w:rsidRPr="003C660A">
         <w:t xml:space="preserve">(or their delegate) shall be responsible for reviewing or generating the technical response. A request for approval, attention or input shall made via the Seqwater Project Representative (for external parties) or via </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00CF2559">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Seqwater’s Engineering mailbox</w:t>
         </w:r>
@@ -1600,94 +629,87 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>engineering@seqwater.com.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C660A">
         <w:t xml:space="preserve">) (for internal parties). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B6ABDA" w14:textId="77777777" w:rsidR="00195854" w:rsidRPr="00195854" w:rsidRDefault="00195854" w:rsidP="00195854">
       <w:pPr>
         <w:pStyle w:val="SeqwaterH4"/>
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195854">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Verification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EB94E6" w14:textId="747A6BA8" w:rsidR="00195854" w:rsidRDefault="00195854" w:rsidP="00195854">
+    <w:p w14:paraId="20542CF9" w14:textId="74DD8DDF" w:rsidR="007A5094" w:rsidRDefault="00195854" w:rsidP="006535EA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
+        <w:t>Compliance with this document may be verified by internal audit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551A6F06" w14:textId="64B2913E" w:rsidR="00195854" w:rsidRPr="00180B3F" w:rsidRDefault="00195854" w:rsidP="00180B3F">
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00180B3F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00AFF0" w:themeColor="accent1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Further Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72222ED0" w14:textId="216C107B" w:rsidR="00195854" w:rsidRDefault="00195854" w:rsidP="00195854">
+    <w:p w14:paraId="72222ED0" w14:textId="25E072A7" w:rsidR="00195854" w:rsidRDefault="00195854" w:rsidP="00195854">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Consult </w:t>
       </w:r>
       <w:r w:rsidR="00452050">
         <w:t xml:space="preserve">the Seqwater Project Representative (for external parties) or Seqwater’s </w:t>
       </w:r>
       <w:r>
         <w:t>Engineering</w:t>
       </w:r>
       <w:r w:rsidR="00B51931">
         <w:t xml:space="preserve"> mailbox</w:t>
       </w:r>
       <w:r w:rsidR="00602C66">
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00602C66" w:rsidRPr="00411BA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
@@ -1719,71 +741,78 @@
     </w:p>
     <w:p w14:paraId="2EECD429" w14:textId="5AB7401D" w:rsidR="0017324F" w:rsidRDefault="0017324F" w:rsidP="007A5094">
       <w:pPr>
         <w:pStyle w:val="ListBullet0"/>
       </w:pPr>
       <w:r>
         <w:t>Scope of document (Entire Plant, section of plant)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3466A250" w14:textId="43D8E82C" w:rsidR="00195854" w:rsidRDefault="00195854" w:rsidP="007A5094">
       <w:pPr>
         <w:pStyle w:val="ListBullet0"/>
       </w:pPr>
       <w:r>
         <w:t>Document number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606D9DCB" w14:textId="56EBAA8D" w:rsidR="00195854" w:rsidRDefault="00195854" w:rsidP="007A5094">
       <w:pPr>
         <w:pStyle w:val="ListBullet0"/>
       </w:pPr>
       <w:r>
         <w:t>REX /ID</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684B6091" w14:textId="09EDADE5" w:rsidR="00195854" w:rsidRPr="00834FFE" w:rsidRDefault="00195854" w:rsidP="00195854">
+    <w:p w14:paraId="684B6091" w14:textId="165500E8" w:rsidR="00195854" w:rsidRPr="00834FFE" w:rsidRDefault="00195854" w:rsidP="00195854">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00834FFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Delete the first </w:t>
       </w:r>
-      <w:r w:rsidR="009A565A" w:rsidRPr="00834FFE">
+      <w:r w:rsidR="00180B3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">three </w:t>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidR="001045FB" w:rsidRPr="00834FFE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00834FFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Template cover page</w:t>
       </w:r>
       <w:r w:rsidR="009A565A" w:rsidRPr="00834FFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00834FFE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> of this document </w:t>
       </w:r>
       <w:r w:rsidR="009A565A" w:rsidRPr="00834FFE">
         <w:rPr>
           <w:b/>
@@ -2208,207 +1237,207 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimHei"/>
                 <w:b/>
               </w:rPr>
               <w:t>Approved By</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F6DF7" w:rsidRPr="000B04B2" w14:paraId="2FD7766F" w14:textId="77777777" w:rsidTr="007F6DF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D1EAB25" w14:textId="51DAFCE2" w:rsidR="007F6DF7" w:rsidRPr="00A05DA5" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
+          <w:p w14:paraId="0D1EAB25" w14:textId="51DAFCE2" w:rsidR="007F6DF7" w:rsidRPr="006535EA" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimHei"/>
-                <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A05DA5">
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimHei"/>
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>dd/mm/year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C985D2A" w14:textId="76A49964" w:rsidR="007F6DF7" w:rsidRPr="00A05DA5" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
+          <w:p w14:paraId="6C985D2A" w14:textId="76A49964" w:rsidR="007F6DF7" w:rsidRPr="006535EA" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimHei"/>
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A05DA5">
+            <w:r w:rsidRPr="006535EA">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimHei"/>
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2704" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C3B1356" w14:textId="4ACA3615" w:rsidR="007F6DF7" w:rsidRPr="00A05DA5" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
+          <w:p w14:paraId="2C3B1356" w14:textId="4ACA3615" w:rsidR="007F6DF7" w:rsidRPr="006535EA" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimHei"/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve">“Add project details </w:t>
             </w:r>
-            <w:r w:rsidR="00413219">
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidR="00413219" w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A05DA5">
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>f updated as part of project”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7161A67A" w14:textId="34225784" w:rsidR="007F6DF7" w:rsidRPr="00A05DA5" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
+          <w:p w14:paraId="7161A67A" w14:textId="34225784" w:rsidR="007F6DF7" w:rsidRPr="006535EA" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimHei"/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Full name - Position Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1194" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A3C8729" w14:textId="24842425" w:rsidR="007F6DF7" w:rsidRPr="00A05DA5" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
+          <w:p w14:paraId="4A3C8729" w14:textId="24842425" w:rsidR="007F6DF7" w:rsidRPr="006535EA" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimHei"/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Full name - Position Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F1A1F04" w14:textId="7C6B53F6" w:rsidR="007F6DF7" w:rsidRPr="00A05DA5" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
+          <w:p w14:paraId="0F1A1F04" w14:textId="7C6B53F6" w:rsidR="007F6DF7" w:rsidRPr="006535EA" w:rsidRDefault="007F6DF7" w:rsidP="00A05DA5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimHei"/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Full name – RPEQ # Position Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F6DF7" w:rsidRPr="000B04B2" w14:paraId="3FD5FEFC" w14:textId="77777777" w:rsidTr="007F6DF7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="008CB4" w:themeColor="background2" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77E745EE" w14:textId="70C9D0CC" w:rsidR="007F6DF7" w:rsidRPr="000B04B2" w:rsidRDefault="007F6DF7" w:rsidP="0008512C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -4173,4370 +3202,4370 @@
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFA439B" w14:textId="71A66BDA" w:rsidR="005C4F0C" w:rsidRPr="006B18AE" w:rsidRDefault="005C4F0C" w:rsidP="00BF795D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc121152864"/>
       <w:bookmarkStart w:id="5" w:name="_Toc125376410"/>
       <w:r w:rsidRPr="00BF795D">
         <w:rPr>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:bookmarkStart w:id="6" w:name="_Toc384289406"/>
-    <w:p w14:paraId="45BE40A3" w14:textId="554E06A5" w:rsidR="001C3689" w:rsidRDefault="009646FB">
+    <w:p w14:paraId="0BBF2CB0" w14:textId="27D3756C" w:rsidR="003266BD" w:rsidRDefault="009646FB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Nbr Heading 1,1,Nbr Heading 2,2,Nbr Heading 3,3,Appendix H1,1,Appendix H2,2,Appendix H3,3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc191534645" w:history="1">
-        <w:r w:rsidR="001C3689" w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357773" w:history="1">
+        <w:r w:rsidR="003266BD" w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="001C3689">
+        <w:r w:rsidR="003266BD">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001C3689" w:rsidRPr="00C14E25">
+        <w:r w:rsidR="003266BD" w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Purpose</w:t>
         </w:r>
-        <w:r w:rsidR="001C3689">
+        <w:r w:rsidR="003266BD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001C3689">
+        <w:r w:rsidR="003266BD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001C3689">
+        <w:r w:rsidR="003266BD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534645 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="001C3689">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357773 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003266BD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="001C3689">
+        <w:r w:rsidR="003266BD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001C3689">
+        <w:r w:rsidR="003266BD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001C3689">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidR="003266BD">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EC277D8" w14:textId="5C4C25DA" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="40222465" w14:textId="6E1DF1D1" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534646" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357774" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534646 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357774 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="757C7002" w14:textId="2097DB6D" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="78DB02F7" w14:textId="6D5F4B63" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534647" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357775" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Site / Area Overview (e.g. WTP/Pipeline)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534647 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357775 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41E1F510" w14:textId="35AFA39A" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="050DBA7D" w14:textId="455B81FC" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534648" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357776" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Overall Process Description</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534648 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357776 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="148335DD" w14:textId="10E57A24" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="7AB81184" w14:textId="43ADE4F2" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534649" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357777" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Overall Start Up Sequence</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534649 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357777 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08B62AF7" w14:textId="46C0BF95" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="0284F96E" w14:textId="660617F9" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534650" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357778" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Overall Shut Down Sequence</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534650 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357778 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F9B0ABD" w14:textId="46D4A2B7" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="4261A9D5" w14:textId="36BFD327" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534651" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357779" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Insert Name of Process Group</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534651 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357779 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09F7D9AB" w14:textId="6E57A946" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="37BD250D" w14:textId="3E6E217F" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534652" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357780" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Process Group Description</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534652 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357780 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="046622E8" w14:textId="30950CF6" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="6E4337F1" w14:textId="21474269" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534653" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357781" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Process Group Performance Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534653 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357781 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D55D115" w14:textId="2357A69B" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="23C5F8B0" w14:textId="2AADA742" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534654" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357782" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Water Quality Envelope</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534654 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357782 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4042F250" w14:textId="0107FC2E" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="7CE22D35" w14:textId="20CCBADC" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534655" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357783" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2.2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Process Constraints</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534655 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357783 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6356BF2D" w14:textId="18D8B45E" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="0BED5014" w14:textId="71F697C1" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534656" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357784" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Process Availability and Reliability Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534656 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357784 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11F11291" w14:textId="726AC384" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="2A25D2A1" w14:textId="605FA39B" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534657" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357785" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.4.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Equipment &amp; Instrumentation Details</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534657 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357785 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="686209C2" w14:textId="031E0276" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="080E2948" w14:textId="390BFA84" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534658" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357786" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.5.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Process Operational Control Narrative</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534658 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357786 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="141D4374" w14:textId="4600D84A" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="22526AE0" w14:textId="74B731FF" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534659" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357787" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.5.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Calculations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534659 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357787 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41B162CD" w14:textId="74EE51DE" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="4EDAE44C" w14:textId="04983147" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534660" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357788" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.5.2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Start Up</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534660 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357788 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D282C03" w14:textId="088A67D0" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="3E75180B" w14:textId="71B6CAC2" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534661" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357789" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.5.3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Shut Down</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534661 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357789 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="192D4B41" w14:textId="71015306" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="2D282F12" w14:textId="2A156522" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534662" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357790" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.6.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Abnormal Operation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534662 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357790 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79ACC01F" w14:textId="6E85AF1F" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="79A28D8B" w14:textId="4B2788E1" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534663" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357791" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.7.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Process Critical Alarms</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534663 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357791 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73535859" w14:textId="04808853" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="6C1CFCB0" w14:textId="0DDA5661" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534664" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357792" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.8.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Faults &amp; Interlocks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534664 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357792 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F714E88" w14:textId="2BF4E60A" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="2F16DB0F" w14:textId="3E530873" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534665" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357793" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.9.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OHS, Equipment and Process Safety Features</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534665 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357793 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18DEAF85" w14:textId="1C7400A4" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="1ADE9050" w14:textId="2057C76D" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534666" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357794" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.10.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Ancillaries Information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534666 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357794 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32003B50" w14:textId="6F633D11" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="675319F0" w14:textId="726030B2" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534667" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357795" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Site/Area Process Hierarchy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534667 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357795 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DF0362B" w14:textId="1F9570AC" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="7A16F3F6" w14:textId="7E1516CF" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534668" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357796" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Definitions &amp; Abbreviations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534668 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357796 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="135ADBC0" w14:textId="12101CEB" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="5D9A1429" w14:textId="795CFDED" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534669" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357797" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>References and Related Materials</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534669 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357797 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FAD1D35" w14:textId="3D1A7495" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="7B044308" w14:textId="6072B371" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534670" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357798" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Holds</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534670 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357798 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F464688" w14:textId="7ECDAF2D" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="6D8C7773" w14:textId="5A91F9B3" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534671" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357799" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534671 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357799 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="560CA5CC" w14:textId="2F32493F" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="40CF6632" w14:textId="064BBF68" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534672" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357800" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Filtration Process Group</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534672 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357800 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E416D82" w14:textId="1787A681" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="6F9069E6" w14:textId="083E942A" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534673" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357801" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Process Group Description</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534673 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357801 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F12EB5E" w14:textId="249C6E1B" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="123B7F50" w14:textId="5E03971E" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534674" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357802" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Process Group Performance Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534674 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357802 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43DC5881" w14:textId="62FBBEC5" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="0F8FE320" w14:textId="27DD7CC7" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534675" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357803" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.2.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Water Quality Envelope</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534675 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357803 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="773C214E" w14:textId="6C29875F" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="1E090BE8" w14:textId="209EAF4A" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534676" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357804" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.2.2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Process Constraints</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534676 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357804 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58D6A25F" w14:textId="6F632BE5" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="5C1A8F7B" w14:textId="52E3BD4C" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534677" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357805" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Process Availability and Reliability Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534677 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357805 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D200C39" w14:textId="741CC411" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="01FF577A" w14:textId="44F4023B" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534678" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357806" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.4.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Equipment &amp; Instrumentation Details</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534678 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357806 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1181CE43" w14:textId="5B57EC07" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="3BCB851D" w14:textId="707C578A" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534679" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357807" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.5.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Filtration Process Operational Control Narrative</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534679 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357807 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BD294DD" w14:textId="1B177F6B" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="09BE804F" w14:textId="7C0B2529" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534680" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357808" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.5.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Control Principals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534680 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357808 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18A5C8CA" w14:textId="472601BF" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="6C4D07DA" w14:textId="04827897" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534681" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357809" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.5.2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>States</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534681 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357809 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B14B371" w14:textId="2F93A3D0" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="62331607" w14:textId="18ABFEDC" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534682" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357810" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.5.3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Procedures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534682 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357810 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5434C985" w14:textId="119AAEA7" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="5CE0F0AB" w14:textId="1CCE116E" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534683" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357811" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.6.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Backwash Control Narrative</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534683 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357811 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>26</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0823DA7F" w14:textId="1DA5D175" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="3C7DC011" w14:textId="394C2363" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534684" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357812" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.6.1.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Filter Drain Down</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534684 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357812 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>26</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6281F22E" w14:textId="535D1381" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="3F3E0DE3" w14:textId="5D0CBE73" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534685" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357813" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.6.2.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Air Scouring</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534685 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357813 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E34C9D2" w14:textId="4AECD26A" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="4AA7A2C4" w14:textId="2876CB8B" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534686" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357814" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.6.3.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Filter High Velocity Backwash</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534686 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357814 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A2F4179" w14:textId="7B3044B8" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="1C1C2939" w14:textId="6051DBD3" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534687" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357815" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.6.4.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Filter Ripening</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534687 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357815 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41EFA409" w14:textId="06EBF6D7" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="7F663862" w14:textId="08C3362C" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534688" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357816" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.6.5.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Filter Queuing</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534688 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357816 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>29</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2174C862" w14:textId="223ED3D6" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="0F8E0F26" w14:textId="190CDE0A" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1987"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534689" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357817" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.6.6.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Backwash Sequence</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534689 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357817 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>30</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18382CA6" w14:textId="46153FA8" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="57E7EEE8" w14:textId="5C2726AA" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534690" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357818" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.7.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Abnormal Operation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534690 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357818 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>30</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E159600" w14:textId="630F80E4" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="77C52CC5" w14:textId="45F2E7D2" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534691" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357819" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.8.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Process Critical Alarms</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534691 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357819 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D285298" w14:textId="125DA5CA" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="62537062" w14:textId="27B0EBA1" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534692" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357820" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.9.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Faults &amp; Interlocks</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534692 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357820 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EF56DD4" w14:textId="135357C5" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="360B5251" w14:textId="0C09B6DF" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534693" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357821" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.10.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OHS, Equipment and Process Safety Features</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534693 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357821 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>32</w:t>
+          <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58834B56" w14:textId="0905D153" w:rsidR="001C3689" w:rsidRDefault="001C3689">
+    <w:p w14:paraId="6B61CAC9" w14:textId="3BBCDFCF" w:rsidR="003266BD" w:rsidRDefault="003266BD">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc191534694" w:history="1">
-        <w:r w:rsidRPr="00C14E25">
+      <w:hyperlink w:anchor="_Toc240357822" w:history="1">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.11.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00C14E25">
+        <w:r w:rsidRPr="00AF244C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Ancillaries Information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc191534694 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240357822 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>32</w:t>
+          <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FEBFDF7" w14:textId="3FEDFCAE" w:rsidR="009646FB" w:rsidRDefault="009646FB" w:rsidP="00E150DB">
+    <w:p w14:paraId="4FEBFDF7" w14:textId="21AD674D" w:rsidR="009646FB" w:rsidRDefault="009646FB" w:rsidP="00E150DB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="003859" w:themeColor="text2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:color w:val="003859" w:themeColor="text2"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E3BA05" w14:textId="1105848A" w:rsidR="002F3164" w:rsidRPr="002C2D0F" w:rsidRDefault="003A0774" w:rsidP="000F7133">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Toc124947597"/>
       <w:bookmarkStart w:id="8" w:name="_Toc125376412"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc191534645"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc240357773"/>
       <w:r w:rsidR="002F3164" w:rsidRPr="00EE1BD0">
         <w:lastRenderedPageBreak/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="1D295E90" w14:textId="20A3B394" w:rsidR="00F4351D" w:rsidRPr="007F6DF7" w:rsidRDefault="00EF5110" w:rsidP="000E61A9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>This document is part of a suite of Seqwater Engineering Standards</w:t>
       </w:r>
       <w:r w:rsidR="00D8529E">
@@ -8669,51 +7698,51 @@
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>’ or right clicking over any greyed-out captions and selecting ‘update field’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A06ECCB" w14:textId="77777777" w:rsidR="0014388B" w:rsidRPr="007F6DF7" w:rsidRDefault="0014388B" w:rsidP="0014388B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">All items in grey highlighting are for reference and guidance. These should be changed or deleted as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46995F98" w14:textId="13191CA2" w:rsidR="0014388B" w:rsidRPr="007F6DF7" w:rsidRDefault="0014388B" w:rsidP="0014388B">
+    <w:p w14:paraId="46995F98" w14:textId="3399873D" w:rsidR="0014388B" w:rsidRPr="007F6DF7" w:rsidRDefault="0014388B" w:rsidP="0014388B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">For facility code of the asset refer to </w:t>
       </w:r>
       <w:r w:rsidR="001C3689">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">the Asset Location Standard </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:tooltip="View or Read Document" w:history="1">
         <w:r w:rsidR="001C3689" w:rsidRPr="001C3689">
@@ -8805,124 +7834,139 @@
       </w:r>
       <w:r w:rsidR="0014388B">
         <w:t xml:space="preserve">The inter-relationship between Part A and B </w:t>
       </w:r>
       <w:r w:rsidR="00AF1B56">
         <w:t>is further</w:t>
       </w:r>
       <w:r w:rsidR="0014388B">
         <w:t xml:space="preserve"> described in B-SPE-STD-005 Functional Description Documentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F89504" w14:textId="226919E5" w:rsidR="0014388B" w:rsidRDefault="0014388B" w:rsidP="0014388B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This Functional Description is a ‘dynamic document’ and should be updated with changes to the asset design and operational control intent. Refer to X-PRO-STD-019 Process Control Systems Information Maintenance </w:t>
       </w:r>
       <w:r w:rsidR="00B9390B">
         <w:t xml:space="preserve">for a procedure of how </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to update this document. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E6462D" w14:textId="3D4820C7" w:rsidR="0014388B" w:rsidRDefault="0014388B" w:rsidP="0014388B">
+    <w:p w14:paraId="33E6462D" w14:textId="4C0DC9FF" w:rsidR="0014388B" w:rsidRDefault="0014388B" w:rsidP="0014388B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This Functional Description is to be read in conjunction with the </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>site / area</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> P&amp;IDs and PFDs as specified in Section</w:t>
       </w:r>
       <w:r w:rsidR="004631F8">
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:instrText xml:space="preserve"> REF _Ref240357617 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">4.  </w:t>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70770B52" w14:textId="02776740" w:rsidR="0014388B" w:rsidRDefault="0014388B" w:rsidP="0014388B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="000D3F3C">
         <w:t xml:space="preserve">Functional Description </w:t>
       </w:r>
       <w:r>
         <w:t>does not include operational procedures. Th</w:t>
       </w:r>
       <w:r w:rsidR="004E356F">
         <w:t>ese</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E356F">
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> defined within Operations Manuals for </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>site / area</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DEF4A61" w14:textId="5F6ACD09" w:rsidR="002F3164" w:rsidRDefault="002F3164" w:rsidP="000F7133">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc384289407"/>
       <w:bookmarkStart w:id="11" w:name="_Toc124947598"/>
       <w:bookmarkStart w:id="12" w:name="_Toc125376413"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc191534646"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240357774"/>
       <w:r w:rsidRPr="002F3164">
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="45729A05" w14:textId="6502BB36" w:rsidR="00B726B3" w:rsidRPr="007F6DF7" w:rsidRDefault="00B726B3" w:rsidP="00A23F13">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
@@ -9157,51 +8201,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet0"/>
       </w:pPr>
       <w:r>
         <w:t>Instrumentation and Controls Engineers</w:t>
       </w:r>
       <w:r w:rsidR="00F51374">
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D51687" w14:textId="4BF3B94E" w:rsidR="00835263" w:rsidRDefault="008D1D01" w:rsidP="007A5094">
       <w:pPr>
         <w:pStyle w:val="ListBullet0"/>
       </w:pPr>
       <w:r>
         <w:t>Operations Superintendents</w:t>
       </w:r>
       <w:r w:rsidR="00F51374">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE1FFAA" w14:textId="2224C7D7" w:rsidR="007C243E" w:rsidRDefault="008D1D01" w:rsidP="007C243E">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc191534647"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240357775"/>
       <w:bookmarkStart w:id="15" w:name="_Toc124947599"/>
       <w:bookmarkStart w:id="16" w:name="_Toc125376414"/>
       <w:r w:rsidRPr="007F6DF7">
         <w:t>Site / Area Overview (e.g. WTP/Pipeline)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="007F6DF7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="5EC83C74" w14:textId="15E85686" w:rsidR="00FB50F2" w:rsidRPr="00694CC3" w:rsidRDefault="00C06DED" w:rsidP="00FB50F2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -9211,51 +8255,51 @@
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">omplete this section if creating a new FD(A) for a site / area. If the design is only for a specific process group and no </w:t>
       </w:r>
       <w:r w:rsidR="009E09F3">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">FD(A) for the site / area already exists, place this section on HOLD and add the process group design(s) into the appropriate section(s) of this </w:t>
       </w:r>
       <w:r w:rsidR="00F14224">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>template.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B889218" w14:textId="3A38C48C" w:rsidR="000D0C2D" w:rsidRPr="007F6DF7" w:rsidRDefault="008D1D01" w:rsidP="000F7133">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc191534648"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc240357776"/>
       <w:r w:rsidRPr="007F6DF7">
         <w:t>Overall Process Description</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="6FAE105B" w14:textId="50FED631" w:rsidR="00813C59" w:rsidRPr="007F6DF7" w:rsidRDefault="00813C59" w:rsidP="00813C59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Provide a high</w:t>
       </w:r>
       <w:r w:rsidR="00954D20">
         <w:rPr>
           <w:i/>
@@ -9557,51 +8601,51 @@
         <w:t xml:space="preserve">Introduce each process group briefly, interaction of the process groups, major components and their effect on surrounding plant / systems / environment, their purpose and how these process groups fit into the function of the site / area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666AD8FA" w14:textId="77777777" w:rsidR="00813C59" w:rsidRPr="007F6DF7" w:rsidRDefault="00813C59" w:rsidP="00813C59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Reference the applicable P&amp;IDs and PFDs. This functional description should facilitate the understanding of the P&amp;ID by describing what can only be shown diagrammatically on the P&amp;IDs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193867D0" w14:textId="32623FFD" w:rsidR="00813C59" w:rsidRDefault="002A6BBB" w:rsidP="00813C59">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc191534649"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc240357777"/>
       <w:r>
         <w:t xml:space="preserve">Overall </w:t>
       </w:r>
       <w:r w:rsidR="00813C59">
         <w:t>Start Up Sequence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="77ED4125" w14:textId="60188B83" w:rsidR="007D3A48" w:rsidRPr="007F6DF7" w:rsidRDefault="007D3A48" w:rsidP="007D3A48">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -9671,95 +8715,95 @@
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Complete this section if this document i</w:t>
       </w:r>
       <w:r w:rsidR="00FB50F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> written for a whole water treatment plant or pipeline. If the design is only for a specific Process Group, place this section on HOLD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7657AE4B" w14:textId="58541803" w:rsidR="00813C59" w:rsidRPr="007F6DF7" w:rsidRDefault="007D3A48" w:rsidP="007D3A48">
+    <w:p w14:paraId="7657AE4B" w14:textId="6EEA1C78" w:rsidR="00813C59" w:rsidRPr="007F6DF7" w:rsidRDefault="007D3A48" w:rsidP="007D3A48">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">If further clarification is required contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="007F6DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>engineering@seqwater.com.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E63D794" w14:textId="13F513DA" w:rsidR="007D3A48" w:rsidRDefault="00B65931" w:rsidP="007D3A48">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc191534650"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc240357778"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Overall</w:t>
       </w:r>
       <w:r w:rsidR="002A6BBB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D3A48">
         <w:t>Shut Down Sequence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="3CFB22E2" w14:textId="0511400B" w:rsidR="0058616D" w:rsidRPr="007F6DF7" w:rsidRDefault="0058616D" w:rsidP="0058616D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
@@ -9813,109 +8857,113 @@
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Complete this section if this document i</w:t>
       </w:r>
       <w:r w:rsidR="00FB50F2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> written for a whole water treatment plant or pipeline. If the design is only for a specific Process Group, place this section on HOLD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D89C9A3" w14:textId="42D7AFEE" w:rsidR="007D3A48" w:rsidRPr="007F6DF7" w:rsidRDefault="0058616D" w:rsidP="0058616D">
+    <w:p w14:paraId="5D89C9A3" w14:textId="5D13E6E9" w:rsidR="007D3A48" w:rsidRPr="007F6DF7" w:rsidRDefault="0058616D" w:rsidP="0058616D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">If further clarification is required contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="007F6DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>engineering@seqwater.com.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B873187" w14:textId="029C3B3D" w:rsidR="0058616D" w:rsidRDefault="0058616D" w:rsidP="0058616D">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc191534651"/>
+      <w:bookmarkStart w:id="20" w:name="_Ref240357654"/>
+      <w:bookmarkStart w:id="21" w:name="_Ref240357730"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc240357779"/>
       <w:r>
         <w:t>Insert Name of Process Group</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="079DDD1A" w14:textId="1D03DB13" w:rsidR="00FB6BD6" w:rsidRDefault="00FB6BD6" w:rsidP="00FB6BD6">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc191534652"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc240357780"/>
       <w:r>
         <w:t>Process Group Description</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="7C6C0F74" w14:textId="29505C1B" w:rsidR="000A605B" w:rsidRPr="007F6DF7" w:rsidRDefault="000A605B" w:rsidP="000A605B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">A process group is a logical group of </w:t>
       </w:r>
       <w:r w:rsidR="00123C73">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
@@ -10176,77 +9224,139 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> separate Functional Descriptions may be required and referenced instead. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30135840" w14:textId="77777777" w:rsidR="000A605B" w:rsidRPr="007F6DF7" w:rsidRDefault="000A605B" w:rsidP="000A605B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Each process group boundary is to be defined based on the span of logical control of one set of process equipment. To minimise repetition, major process equipment, such as tanks and reservoirs, are not to be included within multiple process groups. For example, a pipeleg process group’s boundary would extend from the source reservoir to the discharge point at the balance tank with the balance tank being included in the following process group. In terms of describing the method of control, reference to major equipment that are contained within other process groups’ boundaries can be made.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7561FD52" w14:textId="5D032009" w:rsidR="000A605B" w:rsidRPr="007F6DF7" w:rsidRDefault="00F12D1A" w:rsidP="000A605B">
+    <w:p w14:paraId="7561FD52" w14:textId="72DC86C2" w:rsidR="000A605B" w:rsidRPr="007F6DF7" w:rsidRDefault="00F12D1A" w:rsidP="000A605B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">For each additional process group, create and insert a new section </w:t>
       </w:r>
       <w:r w:rsidR="00123C73">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>by copying Section 4.</w:t>
+        <w:t xml:space="preserve">by copying Section </w:t>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240357654 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00123C73">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000A605B" w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7713E17C" w14:textId="5AA3AAE7" w:rsidR="000A605B" w:rsidRPr="007F6DF7" w:rsidRDefault="000A605B" w:rsidP="000A605B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -10535,55 +9645,55 @@
         <w:t xml:space="preserve">process group </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>may be included</w:t>
       </w:r>
       <w:r w:rsidR="000A605B" w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2288DDAB" w14:textId="39340D57" w:rsidR="000A605B" w:rsidRDefault="000A605B" w:rsidP="000A605B">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc191534653"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240357781"/>
       <w:r>
         <w:t>Process Group Performance Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="5363B44D" w14:textId="379FC96F" w:rsidR="00D43A20" w:rsidRPr="00D43A20" w:rsidRDefault="00EB30FE" w:rsidP="008D5C8A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Describe the specific process objectives and d</w:t>
       </w:r>
       <w:r w:rsidR="00256476">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
@@ -10626,77 +9736,77 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> A table can be used to present the data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A55531" w14:textId="6864B0FE" w:rsidR="000A605B" w:rsidRDefault="008D5C8A" w:rsidP="008D5C8A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Refer to I-SPE-STD-013 Section 7.8 – Interlocks and Permissive, for a representation of a simple two variable process envelope.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62940487" w14:textId="286BA852" w:rsidR="00B43074" w:rsidRDefault="00B43074" w:rsidP="00B43074">
+    <w:p w14:paraId="62940487" w14:textId="08485562" w:rsidR="00B43074" w:rsidRDefault="00B43074" w:rsidP="00B43074">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> : Process Envelope</w:t>
+        <w:t xml:space="preserve"> Process Envelope</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1979"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B43074" w:rsidRPr="002F3164" w14:paraId="45962BD0" w14:textId="77777777" w:rsidTr="00043E27">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
@@ -10995,57 +10105,57 @@
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14BE8771" w14:textId="77777777" w:rsidR="00B43074" w:rsidRPr="002F3164" w:rsidRDefault="00B43074" w:rsidP="00043E27">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C5EC3A1" w14:textId="77777777" w:rsidR="00B43074" w:rsidRPr="002F3164" w:rsidRDefault="00B43074" w:rsidP="00043E27">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AC6F140" w14:textId="3AFF5D1A" w:rsidR="00D90367" w:rsidRDefault="009C3DDA" w:rsidP="009C3DDA">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc191534654"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc240357782"/>
       <w:r>
         <w:t>Water Quality Envelope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="34D8312C" w14:textId="048BB8EC" w:rsidR="00301310" w:rsidRDefault="000F4624" w:rsidP="00301310">
+    <w:p w14:paraId="34D8312C" w14:textId="5709E765" w:rsidR="00301310" w:rsidRDefault="000F4624" w:rsidP="00301310">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Define the operating envelope and design envelope with regards to </w:t>
       </w:r>
       <w:r w:rsidR="00EB30FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>water quality parameters relevant to the process group</w:t>
       </w:r>
       <w:r w:rsidR="00874181">
@@ -11109,55 +10219,55 @@
       </w:r>
       <w:r w:rsidRPr="00301310">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>PROXXXX Site/area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> HACCP Plan Wall Chart Procedure for the latest values.</w:t>
       </w:r>
       <w:r w:rsidR="00D3155D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E8CCA8" w14:textId="348A933A" w:rsidR="005E781E" w:rsidRDefault="005E781E" w:rsidP="005E781E">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc191534655"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc240357783"/>
       <w:r>
         <w:t>Process Constraints</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="336F70A3" w14:textId="164780DF" w:rsidR="001F0FF2" w:rsidRPr="007F6DF7" w:rsidRDefault="001F0FF2" w:rsidP="001F0FF2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify here the main process constraints of the process group equipment if not already identified in the process and water quality envelopes, for example electrical, hydraulic or control constraints. </w:t>
       </w:r>
       <w:r w:rsidR="00402F39" w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
@@ -11166,55 +10276,55 @@
         <w:t xml:space="preserve">Complete this section </w:t>
       </w:r>
       <w:r w:rsidR="00402F39">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">only </w:t>
       </w:r>
       <w:r w:rsidR="00402F39" w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>if required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E26544" w14:textId="4BBE0668" w:rsidR="001F0FF2" w:rsidRDefault="001F0FF2" w:rsidP="001F0FF2">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc191534656"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc240357784"/>
       <w:r>
         <w:t>Process Availability and Reliability Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="59AB599F" w14:textId="7DE6055A" w:rsidR="001F0FF2" w:rsidRPr="007F6DF7" w:rsidRDefault="008D6173" w:rsidP="001F0FF2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the availability </w:t>
       </w:r>
       <w:r w:rsidR="00A62A09">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
@@ -11267,141 +10377,123 @@
         <w:t xml:space="preserve">and duty/assist </w:t>
       </w:r>
       <w:r w:rsidR="002E1E52">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>arrangements</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>. This should be complete with planned maintenance downtime and unplanned downtime.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154F836D" w14:textId="459BB65D" w:rsidR="005B2F02" w:rsidRDefault="005B2F02" w:rsidP="005B2F02">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc191534657"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc240357785"/>
       <w:r>
         <w:t>Equipment &amp; Instrumentation Details</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="2EED72B4" w14:textId="1504942B" w:rsidR="005B2F02" w:rsidRPr="007F6DF7" w:rsidRDefault="009154A1" w:rsidP="005B2F02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>List the main mechanical equipment</w:t>
       </w:r>
       <w:r w:rsidR="003C6131">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and their specifications that are required to describe normal operation</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>. Pumps should show capacity as well as rating.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBCC939" w14:textId="4A0E43AD" w:rsidR="00DE076B" w:rsidRDefault="00DE076B" w:rsidP="00DE076B">
+    <w:p w14:paraId="16928FC9" w14:textId="5B9AB44C" w:rsidR="00ED6B62" w:rsidRDefault="00ED6B62" w:rsidP="00ED6B62">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="0038570C">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...2 lines deleted...]
-      <w:r w:rsidR="0038570C">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038570C">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="00ED6B62">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>: Equipment Details</w:t>
+        <w:t>Equipment Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1979"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE076B" w:rsidRPr="002F3164" w14:paraId="7F767E7B" w14:textId="77777777" w:rsidTr="00FC2A90">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AA0EA35" w14:textId="77777777" w:rsidR="00DE076B" w:rsidRPr="002F3164" w:rsidRDefault="00DE076B" w:rsidP="00FC2A90">
@@ -11665,98 +10757,80 @@
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>List the main instrumentation and control valves</w:t>
       </w:r>
       <w:r w:rsidR="00667EDC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> that are</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> critical to the process and its control.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6524AB71" w14:textId="41131FBD" w:rsidR="00CB1918" w:rsidRDefault="00CB1918" w:rsidP="00CB1918">
+    <w:p w14:paraId="47CE0E6B" w14:textId="0F374569" w:rsidR="00ED6B62" w:rsidRDefault="00ED6B62" w:rsidP="00ED6B62">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="0038570C">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...2 lines deleted...]
-      <w:r w:rsidR="0038570C">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038570C">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="00ED6B62">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>: Instrumentation &amp; Control Valve Details</w:t>
+        <w:t>Instrumentation &amp; Control Valve Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3254"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB1918" w:rsidRPr="002F3164" w14:paraId="003C593F" w14:textId="77777777" w:rsidTr="00447F5B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="355E6D36" w14:textId="77777777" w:rsidR="00CB1918" w:rsidRPr="002F3164" w:rsidRDefault="00CB1918" w:rsidP="00FC2A90">
@@ -11892,55 +10966,55 @@
           <w:p w14:paraId="72E1F9D9" w14:textId="77777777" w:rsidR="00CB1918" w:rsidRDefault="00CB1918" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="623AF982" w14:textId="77777777" w:rsidR="00CB1918" w:rsidRPr="002F3164" w:rsidRDefault="00CB1918" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16D1DBB0" w14:textId="6E7B733C" w:rsidR="00F025FC" w:rsidRDefault="00CB1918" w:rsidP="00CB1918">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc191534658"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc240357786"/>
       <w:r>
         <w:t>Process Operational Control Narrative</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="1E30C0CE" w14:textId="2514E683" w:rsidR="009B1C76" w:rsidRDefault="00DD6276" w:rsidP="00DD6276">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Describe here the process control narrative; how the process group will be controlled within the operating envelope under normal operation.</w:t>
       </w:r>
       <w:r w:rsidR="009B1C76">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
@@ -12408,51 +11482,51 @@
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to allow clear explanation of</w:t>
       </w:r>
       <w:r w:rsidR="00AE125B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> each of the above items</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D6AB36" w14:textId="699398F8" w:rsidR="00F025FC" w:rsidRPr="007F6DF7" w:rsidRDefault="00DD6276" w:rsidP="00DD6276">
+    <w:p w14:paraId="03D6AB36" w14:textId="013FBE69" w:rsidR="00F025FC" w:rsidRPr="007F6DF7" w:rsidRDefault="00DD6276" w:rsidP="00DD6276">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>For chemical systems, refer to B-SPE-STD-009 Liquid Chemical Storage and Dosing Standard (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:tooltip="View or Read Document" w:history="1">
         <w:r w:rsidR="00645F67" w:rsidRPr="00645F67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:eastAsia="en-AU"/>
@@ -12587,143 +11661,122 @@
         <w:r w:rsidR="00890D16" w:rsidRPr="00890D16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>SPE-00481</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>) for example process narratives and standard Seqwater dosing control modes to be considered in a design.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C34F99A" w14:textId="2F102D28" w:rsidR="00DD6276" w:rsidRDefault="00DD6276" w:rsidP="00DD6276">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc191534659"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc240357787"/>
       <w:r>
         <w:t>Calculations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="05FD7D3F" w14:textId="28FC215A" w:rsidR="00DD6276" w:rsidRPr="007F6DF7" w:rsidRDefault="00AA7B05" w:rsidP="00DD6276">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Include any calculations that are used in the process group or individual equipment control including chemical dosing calculations. Provide a basis for how they are derived. Number each equation for clarity. Specify each variable used in these equations in </w:t>
       </w:r>
       <w:r w:rsidR="00F73443">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> table below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4360718D" w14:textId="2A1FD1F7" w:rsidR="00DE56D9" w:rsidRDefault="00DE56D9" w:rsidP="00DE56D9">
+    <w:p w14:paraId="7F41AB6F" w14:textId="2CCE222A" w:rsidR="00ED6B62" w:rsidRDefault="00ED6B62" w:rsidP="00ED6B62">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="0038570C">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...2 lines deleted...]
-      <w:r w:rsidR="0038570C">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="0038570C">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...23 lines deleted...]
-      <w:r w:rsidR="0038570C">
+      <w:r w:rsidRPr="00ED6B62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Variable Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2404"/>
       </w:tblGrid>
       <w:tr w:rsidR="003809BB" w:rsidRPr="002F3164" w14:paraId="70B6D2DD" w14:textId="77777777" w:rsidTr="00FC2A90">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12977,51 +12030,51 @@
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>TEBFE10310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2404" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08511DE0" w14:textId="77777777" w:rsidR="003809BB" w:rsidRPr="002F3164" w:rsidRDefault="003809BB" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>SCADA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56BFC69D" w14:textId="0674282B" w:rsidR="00DD6276" w:rsidRPr="007F6DF7" w:rsidRDefault="00B4232A" w:rsidP="00DD6276">
+    <w:p w14:paraId="56BFC69D" w14:textId="0A5EA48C" w:rsidR="00DD6276" w:rsidRPr="007F6DF7" w:rsidRDefault="00B4232A" w:rsidP="00DD6276">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>For Chemical systems, refer to B-SPE-STD-009 Liquid Chemical Storage and Dosing Standard (</w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tooltip="View or Read Document" w:history="1">
         <w:r w:rsidR="00890D16" w:rsidRPr="00645F67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:eastAsia="en-AU"/>
@@ -13156,56 +12209,56 @@
         <w:r w:rsidR="00890D16" w:rsidRPr="00890D16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>SPE-00481</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>) for standard Seqwater dosing to be considered in design calculations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37DA6D6B" w14:textId="67CCC85B" w:rsidR="00B4232A" w:rsidRDefault="00B4232A" w:rsidP="00B4232A">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc191534660"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc240357788"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Start Up</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="5346445B" w14:textId="1BE15CE3" w:rsidR="00B82F16" w:rsidRPr="007F6DF7" w:rsidRDefault="00B82F16" w:rsidP="00B82F16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe when </w:t>
       </w:r>
       <w:r w:rsidR="00D31E79">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
@@ -13332,55 +12385,55 @@
         <w:t xml:space="preserve">It is not necessary in Part A to list out all the conditions that provide for each equipment to be available. But key conditions that allows the process </w:t>
       </w:r>
       <w:r w:rsidR="0095023B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">group </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>to be within the process envelope, as noted in the preceding sections, are important to highlight.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D4DA65" w14:textId="61E4169B" w:rsidR="00200D30" w:rsidRPr="00967C23" w:rsidRDefault="00200D30" w:rsidP="002A3E70">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc191534661"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc240357789"/>
       <w:r w:rsidRPr="00967C23">
         <w:t>Shut Down</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="15CB11FC" w14:textId="051E0287" w:rsidR="00200D30" w:rsidRPr="007F6DF7" w:rsidRDefault="00200D30" w:rsidP="00200D30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe when and how the process </w:t>
       </w:r>
       <w:r w:rsidR="00D31E79">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
@@ -13480,55 +12533,55 @@
     </w:p>
     <w:p w14:paraId="228D7C25" w14:textId="77777777" w:rsidR="00200D30" w:rsidRPr="007F6DF7" w:rsidRDefault="00200D30" w:rsidP="00200D30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This section does not describe interlocks that shut down the system when operating at the edge of or outside of the process envelope.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E0558F" w14:textId="4711CAE1" w:rsidR="00200D30" w:rsidRPr="00967C23" w:rsidRDefault="00200D30" w:rsidP="002A3E70">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc191534662"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc240357790"/>
       <w:r w:rsidRPr="00967C23">
         <w:t>Abnormal Operation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="413F18AE" w14:textId="14F2D2AF" w:rsidR="00200D30" w:rsidRPr="007F6DF7" w:rsidRDefault="00200D30" w:rsidP="00200D30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Define the abnormal conditions here and describe briefly how the process </w:t>
       </w:r>
       <w:r w:rsidR="0060735A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
@@ -13645,63 +12698,63 @@
         <w:t>This section describe</w:t>
       </w:r>
       <w:r w:rsidR="00602C02">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> what will happen in the event of abnormal operation and how the system is designed to prevent abnormal operation. It should focus on the safety of the operator, prevention of damage to equipment, prevention of environmental incidents and / or Seqwater’s social licence to operate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AD7BF3" w14:textId="7DBCAAF1" w:rsidR="00200D30" w:rsidRPr="002A3E70" w:rsidRDefault="00200D30" w:rsidP="002A3E70">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc191534663"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc240357791"/>
       <w:r w:rsidRPr="002A3E70">
         <w:t xml:space="preserve">Process </w:t>
       </w:r>
       <w:r w:rsidR="009D6485">
         <w:t xml:space="preserve">Critical </w:t>
       </w:r>
       <w:r w:rsidRPr="002A3E70">
         <w:t>Alarms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="2B79015B" w14:textId="37830C9B" w:rsidR="00200D30" w:rsidRPr="007F6DF7" w:rsidRDefault="00200D30" w:rsidP="00200D30">
+    <w:p w14:paraId="2B79015B" w14:textId="569802E3" w:rsidR="00200D30" w:rsidRPr="007F6DF7" w:rsidRDefault="00200D30" w:rsidP="00200D30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Process critical alarms, designed as mitigations in the process design, </w:t>
       </w:r>
       <w:r w:rsidR="000B1B74">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -13752,51 +12805,51 @@
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> will contain all alarms for the site/area. This section is just for alarms required in the process design to prompt operator action to keep the process </w:t>
       </w:r>
       <w:r w:rsidR="000A4169">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">group </w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>within its operating envelope.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14ED2CA8" w14:textId="46E50274" w:rsidR="00200D30" w:rsidRPr="007F6DF7" w:rsidRDefault="00200D30" w:rsidP="00200D30">
+    <w:p w14:paraId="14ED2CA8" w14:textId="24E6BA02" w:rsidR="00200D30" w:rsidRPr="007F6DF7" w:rsidRDefault="00200D30" w:rsidP="00200D30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">CCP alarms and setpoints are documented in the site HACCP Plan and HACCP Wall Chart Procedure which </w:t>
       </w:r>
       <w:r w:rsidR="00346968">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -13902,59 +12955,59 @@
     </w:p>
     <w:p w14:paraId="42B12CDE" w14:textId="71F28B84" w:rsidR="0076479A" w:rsidRPr="007F6DF7" w:rsidRDefault="0076479A" w:rsidP="00200D30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9D87E2" w14:textId="28637F5A" w:rsidR="00200D30" w:rsidRPr="002A3E70" w:rsidRDefault="00724855" w:rsidP="002A3E70">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc191534664"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc240357792"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Faults</w:t>
       </w:r>
       <w:r w:rsidR="00200D30" w:rsidRPr="002A3E70">
         <w:t xml:space="preserve"> &amp; Interlocks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidR="00200D30" w:rsidRPr="002A3E70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C729CA7" w14:textId="0C857FFC" w:rsidR="00200D30" w:rsidRPr="007F6DF7" w:rsidRDefault="00200D30" w:rsidP="00200D30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe here </w:t>
       </w:r>
       <w:r w:rsidR="002D545A">
         <w:rPr>
@@ -14175,51 +13228,51 @@
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> from moving beyond the design envelope</w:t>
       </w:r>
       <w:r w:rsidR="00544226">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D59588B" w14:textId="40CD4464" w:rsidR="00200D30" w:rsidRPr="007F6DF7" w:rsidRDefault="00200D30" w:rsidP="00200D30">
+    <w:p w14:paraId="6D59588B" w14:textId="78F6251F" w:rsidR="00200D30" w:rsidRPr="007F6DF7" w:rsidRDefault="00200D30" w:rsidP="00200D30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>I-TMP-STD-013 Cause and Effect Matrix Template (</w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:tooltip="View or Read Document" w:history="1">
         <w:r w:rsidR="00890D16" w:rsidRPr="00890D16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:highlight w:val="lightGray"/>
@@ -14433,51 +13486,51 @@
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>running.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7875CA" w14:textId="1A6C8FD1" w:rsidR="00B82F16" w:rsidRDefault="00200D30" w:rsidP="00200D30">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The cause and effect shall look like this:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4059A8" w14:textId="2676EFDC" w:rsidR="00020D1E" w:rsidRDefault="00227FA0" w:rsidP="00020D1E">
+    <w:p w14:paraId="48D8D87F" w14:textId="77777777" w:rsidR="00F93C97" w:rsidRDefault="00227FA0" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AEB8584" wp14:editId="3CC78933">
             <wp:extent cx="5365115" cy="2883535"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="1680504234" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -14491,99 +13544,81 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5365115" cy="2883535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3414FEF7" w14:textId="55FC5EDC" w:rsidR="00B82F16" w:rsidRDefault="00020D1E" w:rsidP="00020D1E">
+    <w:p w14:paraId="6F4059A8" w14:textId="07F227B3" w:rsidR="00020D1E" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="0038570C">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...2 lines deleted...]
-      <w:r w:rsidR="0038570C">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0038570C">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>: Example of C&amp;E</w:t>
+        <w:t>Example of C&amp;E</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60994F64" w14:textId="2E25FAC7" w:rsidR="00C00BFF" w:rsidRDefault="00020D1E" w:rsidP="00B82F16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Group control shutdown interlocks or crash stop interlocks should be documented in this section in narrative style, if applicable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D8A0A8" w14:textId="6AF18EB6" w:rsidR="00B82F16" w:rsidRPr="007F6DF7" w:rsidRDefault="00020D1E" w:rsidP="00B82F16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -14603,65 +13638,65 @@
         <w:t>Refer to Section 7 Standard Functionality of I-SPE-STD-013 Control Systems Design and Construction Standard</w:t>
       </w:r>
       <w:r w:rsidR="00C00BFF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for additional information on interlocks</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B934E5" w14:textId="479AEB73" w:rsidR="002F5B06" w:rsidRDefault="002F5B06" w:rsidP="002F5B06">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc428868660"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Toc191534665"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc428868660"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc440546217"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc472670328"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc94788321"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc95230201"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc240357793"/>
       <w:r>
         <w:t>OHS, Equipment and Process Safety Features</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="2C952186" w14:textId="664A387A" w:rsidR="002F5B06" w:rsidRDefault="002F5B06" w:rsidP="00694CC3">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Mitigations are designed to reduce the severity of effects caused by a process that has gone beyond the design envelope.</w:t>
       </w:r>
       <w:r w:rsidR="00AA48D4">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> These </w:t>
       </w:r>
       <w:r w:rsidR="004A36F9">
         <w:rPr>
           <w:i/>
@@ -14739,395 +13774,393 @@
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="002F5B06" w:rsidRPr="001626E6">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>stops are detailed here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="112D1285" w14:textId="77777777" w:rsidR="002F5B06" w:rsidRDefault="002F5B06" w:rsidP="002F5B06">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc428868662"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc191534666"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc428868662"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc440546219"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc472670330"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc94788322"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc95230202"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc240357794"/>
       <w:r>
         <w:t>Ancillaries Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="68325C4E" w14:textId="77777777" w:rsidR="00334775" w:rsidRDefault="002F5B06" w:rsidP="00334775">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc428523238"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc472670331"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc428523238"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc440546220"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc472670331"/>
       <w:r w:rsidRPr="001626E6">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Detail any ancillaries related to the process group here. Reference interfaces with other process groups if required, e.g. Service Water System.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="49" w:name="_Toc93997751"/>
-[...311 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc93997751"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc93997752"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc93997753"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc93997754"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc532299112"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc93997755"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc93997756"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc93997757"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc93997758"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc93997813"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc93997814"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc93997815"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc93997816"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc93997817"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc93997818"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc93997831"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc93997837"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc93997843"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc93997844"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc93997845"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc93997846"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc93997847"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc93997848"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc93997849"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc93997850"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc93997858"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc93997865"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc93997872"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc93997873"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc93997909"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc93997914"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc93997919"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc93997920"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc93997921"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc93997922"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc93997923"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc93997928"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc93997932"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc93997936"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc93997940"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc93997944"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc93997948"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc93997952"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc93997956"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc93997960"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc93997961"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc93997962"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc93997963"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc93997964"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc93997965"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc93997966"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc93997967"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc93997968"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc93997969"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc93997970"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc93997971"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc93998208"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc93998346"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc93998347"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc93998348"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc93998349"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc93998350"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc93998351"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc93998352"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc93998353"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc93998354"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc93998355"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc93998356"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc93998357"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc93998358"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc93998359"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc93998365"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc93998495"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc93998496"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc93998497"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc93998498"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc93998499"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc93998500"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc93998501"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc93998502"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc93998503"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc93998504"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc93998505"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc93998506"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc93998507"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc93998508"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc93998509"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc93998510"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc93998511"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc93998512"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc93998513"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc93998514"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc93998515"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc93998516"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc93998517"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc93998518"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc93998519"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc93998520"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc93998521"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc93998522"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc93998523"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc93998524"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc93998525"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc93998526"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc93998527"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc93998528"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc93998529"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc93998530"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc93998531"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc93998532"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc93998533"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc93998534"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc93998535"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc93998536"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc93998537"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc93998538"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc93998539"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc93998540"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc93998541"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc93998542"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc93998543"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc93998544"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc93998545"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc93998546"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc93998547"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc93998548"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc93998549"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc93998550"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc93998551"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc93998552"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc93998553"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc93998554"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc93998558"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc93998561"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc93998564"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc93998567"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc93998570"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc93998571"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc93998578"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc93998584"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc93998590"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc93998591"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc93998592"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc93998596"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc93998599"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc93998602"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc93998603"/>
+      <w:bookmarkStart w:id="198" w:name="_Toc93998604"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc93998669"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc93998670"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc93998671"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc93998672"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc93998673"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc93998686"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc93998687"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc93998688"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc93998689"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc93998690"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc93998691"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc93998692"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc93998723"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc93998724"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc93998725"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc93998726"/>
+      <w:bookmarkStart w:id="215" w:name="_Toc93998727"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc93998738"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc93998743"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc93998748"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc93998753"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc93998758"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc93998778"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc93998783"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc93998788"/>
+      <w:bookmarkStart w:id="224" w:name="_Toc93998793"/>
+      <w:bookmarkStart w:id="225" w:name="_Toc83199876"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc83641605"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc83641696"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc93998838"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc93998839"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc93998840"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc93998841"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc93998842"/>
+      <w:bookmarkStart w:id="233" w:name="_Toc83199877"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc83641606"/>
+      <w:bookmarkStart w:id="235" w:name="_Toc83641697"/>
+      <w:bookmarkStart w:id="236" w:name="_Toc93998843"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc93998844"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc93998845"/>
+      <w:bookmarkStart w:id="239" w:name="_Toc93998846"/>
+      <w:bookmarkStart w:id="240" w:name="_Toc532299120"/>
+      <w:bookmarkStart w:id="241" w:name="_Toc83199878"/>
+      <w:bookmarkStart w:id="242" w:name="_Toc83641607"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc83641698"/>
+      <w:bookmarkStart w:id="244" w:name="_Toc86224050"/>
+      <w:bookmarkStart w:id="245" w:name="_Toc86224169"/>
+      <w:bookmarkStart w:id="246" w:name="_Toc86224300"/>
+      <w:bookmarkStart w:id="247" w:name="_Toc86224414"/>
+      <w:bookmarkStart w:id="248" w:name="_Toc86905705"/>
+      <w:bookmarkStart w:id="249" w:name="_Toc93998847"/>
+      <w:bookmarkStart w:id="250" w:name="_Toc83199879"/>
+      <w:bookmarkStart w:id="251" w:name="_Toc83641608"/>
+      <w:bookmarkStart w:id="252" w:name="_Toc83641699"/>
+      <w:bookmarkStart w:id="253" w:name="_Toc86224051"/>
+      <w:bookmarkStart w:id="254" w:name="_Toc86224170"/>
+      <w:bookmarkStart w:id="255" w:name="_Toc86224301"/>
+      <w:bookmarkStart w:id="256" w:name="_Toc86224415"/>
+      <w:bookmarkStart w:id="257" w:name="_Toc86905706"/>
+      <w:bookmarkStart w:id="258" w:name="_Toc93998848"/>
+      <w:bookmarkStart w:id="259" w:name="_Toc532299122"/>
+      <w:bookmarkStart w:id="260" w:name="_Toc93998849"/>
+      <w:bookmarkStart w:id="261" w:name="_Toc93998850"/>
+      <w:bookmarkStart w:id="262" w:name="_Toc93998851"/>
+      <w:bookmarkStart w:id="263" w:name="_Toc93998852"/>
+      <w:bookmarkStart w:id="264" w:name="_Toc86905708"/>
+      <w:bookmarkStart w:id="265" w:name="_Toc93998853"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc86905709"/>
+      <w:bookmarkStart w:id="267" w:name="_Toc93998854"/>
+      <w:bookmarkStart w:id="268" w:name="_Toc86905710"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc93998855"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc86905711"/>
+      <w:bookmarkStart w:id="271" w:name="_Toc93998856"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc86905712"/>
+      <w:bookmarkStart w:id="273" w:name="_Toc93998857"/>
+      <w:bookmarkStart w:id="274" w:name="_Toc86905713"/>
+      <w:bookmarkStart w:id="275" w:name="_Toc93998858"/>
+      <w:bookmarkStart w:id="276" w:name="_Toc86905714"/>
+      <w:bookmarkStart w:id="277" w:name="_Toc93998859"/>
+      <w:bookmarkStart w:id="278" w:name="_Toc86905715"/>
+      <w:bookmarkStart w:id="279" w:name="_Toc93998860"/>
+      <w:bookmarkStart w:id="280" w:name="_Toc86905716"/>
+      <w:bookmarkStart w:id="281" w:name="_Toc93998861"/>
+      <w:bookmarkStart w:id="282" w:name="_Toc86905717"/>
+      <w:bookmarkStart w:id="283" w:name="_Toc93998862"/>
+      <w:bookmarkStart w:id="284" w:name="_Toc86905718"/>
+      <w:bookmarkStart w:id="285" w:name="_Toc93998863"/>
+      <w:bookmarkStart w:id="286" w:name="_Toc86905719"/>
+      <w:bookmarkStart w:id="287" w:name="_Toc93998864"/>
+      <w:bookmarkStart w:id="288" w:name="_Toc86905720"/>
+      <w:bookmarkStart w:id="289" w:name="_Toc93998865"/>
+      <w:bookmarkStart w:id="290" w:name="_Toc86905725"/>
+      <w:bookmarkStart w:id="291" w:name="_Toc93998870"/>
+      <w:bookmarkStart w:id="292" w:name="_Toc86905728"/>
+      <w:bookmarkStart w:id="293" w:name="_Toc93998873"/>
+      <w:bookmarkStart w:id="294" w:name="_Toc86905731"/>
+      <w:bookmarkStart w:id="295" w:name="_Toc93998876"/>
+      <w:bookmarkStart w:id="296" w:name="_Toc86905734"/>
+      <w:bookmarkStart w:id="297" w:name="_Toc93998879"/>
+      <w:bookmarkStart w:id="298" w:name="_Toc86905737"/>
+      <w:bookmarkStart w:id="299" w:name="_Toc93998882"/>
+      <w:bookmarkStart w:id="300" w:name="_Toc93998883"/>
+      <w:bookmarkStart w:id="301" w:name="_Toc93998884"/>
+      <w:bookmarkStart w:id="302" w:name="_Toc93998885"/>
+      <w:bookmarkStart w:id="303" w:name="_Toc93998886"/>
+      <w:bookmarkStart w:id="304" w:name="_Toc93998887"/>
+      <w:bookmarkStart w:id="305" w:name="_Toc93998888"/>
+      <w:bookmarkStart w:id="306" w:name="_Toc93998889"/>
+      <w:bookmarkStart w:id="307" w:name="_Toc93998890"/>
+      <w:bookmarkStart w:id="308" w:name="_Toc93998891"/>
+      <w:bookmarkStart w:id="309" w:name="_Toc93998892"/>
+      <w:bookmarkStart w:id="310" w:name="_Toc93998893"/>
+      <w:bookmarkStart w:id="311" w:name="_Toc93998894"/>
+      <w:bookmarkStart w:id="312" w:name="_Toc93998895"/>
+      <w:bookmarkStart w:id="313" w:name="_Toc93998896"/>
+      <w:bookmarkStart w:id="314" w:name="_Toc93998897"/>
+      <w:bookmarkStart w:id="315" w:name="_Toc93998898"/>
+      <w:bookmarkStart w:id="316" w:name="_Toc93998899"/>
+      <w:bookmarkStart w:id="317" w:name="_Toc93998900"/>
+      <w:bookmarkStart w:id="318" w:name="_Toc93998901"/>
+      <w:bookmarkStart w:id="319" w:name="_Toc93998902"/>
+      <w:bookmarkStart w:id="320" w:name="_Toc93998903"/>
+      <w:bookmarkStart w:id="321" w:name="_Toc93998904"/>
+      <w:bookmarkStart w:id="322" w:name="_Toc86224417"/>
+      <w:bookmarkStart w:id="323" w:name="_Toc86905740"/>
+      <w:bookmarkStart w:id="324" w:name="_Toc93998905"/>
+      <w:bookmarkStart w:id="325" w:name="_Toc86224054"/>
+      <w:bookmarkStart w:id="326" w:name="_Toc86224173"/>
+      <w:bookmarkStart w:id="327" w:name="_Toc86224304"/>
+      <w:bookmarkStart w:id="328" w:name="_Toc86224418"/>
+      <w:bookmarkStart w:id="329" w:name="_Toc86905741"/>
+      <w:bookmarkStart w:id="330" w:name="_Toc93998906"/>
+      <w:bookmarkStart w:id="331" w:name="_Toc86224055"/>
+      <w:bookmarkStart w:id="332" w:name="_Toc86224174"/>
+      <w:bookmarkStart w:id="333" w:name="_Toc86224305"/>
+      <w:bookmarkStart w:id="334" w:name="_Toc86224419"/>
+      <w:bookmarkStart w:id="335" w:name="_Toc86905742"/>
+      <w:bookmarkStart w:id="336" w:name="_Toc93998907"/>
+      <w:bookmarkStart w:id="337" w:name="_Toc86224056"/>
+      <w:bookmarkStart w:id="338" w:name="_Toc86224175"/>
+      <w:bookmarkStart w:id="339" w:name="_Toc86224306"/>
+      <w:bookmarkStart w:id="340" w:name="_Toc86224420"/>
+      <w:bookmarkStart w:id="341" w:name="_Toc86905743"/>
+      <w:bookmarkStart w:id="342" w:name="_Toc93998908"/>
+      <w:bookmarkStart w:id="343" w:name="_Toc93998909"/>
+      <w:bookmarkStart w:id="344" w:name="_Toc93998910"/>
+      <w:bookmarkStart w:id="345" w:name="_Toc93998911"/>
+      <w:bookmarkStart w:id="346" w:name="_Toc93998912"/>
+      <w:bookmarkStart w:id="347" w:name="_Toc93998913"/>
+      <w:bookmarkStart w:id="348" w:name="_Toc93998914"/>
+      <w:bookmarkStart w:id="349" w:name="_Toc93998915"/>
+      <w:bookmarkStart w:id="350" w:name="_Toc93998916"/>
+      <w:bookmarkStart w:id="351" w:name="_Toc93998920"/>
+      <w:bookmarkStart w:id="352" w:name="_Toc93998923"/>
+      <w:bookmarkStart w:id="353" w:name="_Toc93998926"/>
+      <w:bookmarkStart w:id="354" w:name="_Toc93998929"/>
+      <w:bookmarkStart w:id="355" w:name="_Toc93998932"/>
+      <w:bookmarkStart w:id="356" w:name="_Toc93998935"/>
+      <w:bookmarkStart w:id="357" w:name="_Toc93998938"/>
+      <w:bookmarkStart w:id="358" w:name="_Toc440546230"/>
+      <w:bookmarkStart w:id="359" w:name="_Toc472670341"/>
+      <w:bookmarkStart w:id="360" w:name="_Toc94788323"/>
+      <w:bookmarkStart w:id="361" w:name="_Toc95230203"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
@@ -15392,67 +14425,69 @@
       <w:bookmarkEnd w:id="331"/>
       <w:bookmarkEnd w:id="332"/>
       <w:bookmarkEnd w:id="333"/>
       <w:bookmarkEnd w:id="334"/>
       <w:bookmarkEnd w:id="335"/>
       <w:bookmarkEnd w:id="336"/>
       <w:bookmarkEnd w:id="337"/>
       <w:bookmarkEnd w:id="338"/>
       <w:bookmarkEnd w:id="339"/>
       <w:bookmarkEnd w:id="340"/>
       <w:bookmarkEnd w:id="341"/>
       <w:bookmarkEnd w:id="342"/>
       <w:bookmarkEnd w:id="343"/>
       <w:bookmarkEnd w:id="344"/>
       <w:bookmarkEnd w:id="345"/>
       <w:bookmarkEnd w:id="346"/>
       <w:bookmarkEnd w:id="347"/>
       <w:bookmarkEnd w:id="348"/>
       <w:bookmarkEnd w:id="349"/>
       <w:bookmarkEnd w:id="350"/>
       <w:bookmarkEnd w:id="351"/>
       <w:bookmarkEnd w:id="352"/>
       <w:bookmarkEnd w:id="353"/>
       <w:bookmarkEnd w:id="354"/>
       <w:bookmarkEnd w:id="355"/>
+      <w:bookmarkEnd w:id="356"/>
+      <w:bookmarkEnd w:id="357"/>
     </w:p>
     <w:p w14:paraId="7FCF4E72" w14:textId="06BEFE67" w:rsidR="002F5B06" w:rsidRPr="0001366A" w:rsidRDefault="002F5B06" w:rsidP="00DA6003">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="360" w:name="_Toc191534667"/>
+      <w:bookmarkStart w:id="362" w:name="_Toc240357795"/>
       <w:r>
         <w:t xml:space="preserve">Site/Area Process </w:t>
       </w:r>
       <w:r w:rsidRPr="0001366A">
         <w:t>Hierarchy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="356"/>
-      <w:bookmarkEnd w:id="357"/>
       <w:bookmarkEnd w:id="358"/>
       <w:bookmarkEnd w:id="359"/>
       <w:bookmarkEnd w:id="360"/>
+      <w:bookmarkEnd w:id="361"/>
+      <w:bookmarkEnd w:id="362"/>
     </w:p>
     <w:p w14:paraId="4F017A74" w14:textId="77777777" w:rsidR="002F5B06" w:rsidRDefault="002F5B06" w:rsidP="002F5B06">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="0032168A">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">etail the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -15531,101 +14566,80 @@
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="00D91CE4">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Control Systems Design and Construction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Standard, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7D5B">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>I-SPE-STD-009 Control Systems Architecture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D1351F" w14:textId="4F37C2E5" w:rsidR="002F5B06" w:rsidRPr="00BD212C" w:rsidRDefault="002F5B06" w:rsidP="002F5B06">
+    <w:p w14:paraId="01BF52D9" w14:textId="498C60B9" w:rsidR="00F93C97" w:rsidRPr="00BD212C" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
-[...2 lines deleted...]
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...21 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Plant Equipment Hierarchy</w:t>
+        <w:t>Plant Equipment Hierarchy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1979"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F5B06" w:rsidRPr="002F3164" w14:paraId="0DEFACBE" w14:textId="77777777" w:rsidTr="00FC2A90">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
@@ -15833,162 +14847,168 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Raw Water Pump Station</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B4332B0" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="001E7CEA" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFC4CDA" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
+          <w:p w14:paraId="1BFC4CDA" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="00055A7D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00055A7D">
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Example Only</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391D028A" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
+          <w:p w14:paraId="391D028A" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="00055A7D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28F73C94" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
+          <w:p w14:paraId="28F73C94" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="00055A7D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FDBC871" w14:textId="48025217" w:rsidR="003E7C9D" w:rsidRPr="001E7CEA" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
+          <w:p w14:paraId="2FDBC871" w14:textId="48025217" w:rsidR="003E7C9D" w:rsidRPr="00055A7D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00055A7D">
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raw water pump </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00704321">
+              <w:t>Raw water pump set</w:t>
+            </w:r>
+            <w:r w:rsidR="00827129" w:rsidRPr="00055A7D">
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>set</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00827129">
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00055A7D">
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00704321">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA56641" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="00055A7D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="TableText"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00055A7D">
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Example Only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D507EDD" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="00055A7D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-              <w:t>Example Only</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D507EDD" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="441FC76A" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="00055A7D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="TableText"/>
+            <w:r w:rsidRPr="00055A7D">
               <w:rPr>
                 <w:i/>
-                <w:highlight w:val="lightGray"/>
-[...4 lines deleted...]
-                <w:i/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>1PMP001A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E7C9D" w:rsidRPr="002F3164" w14:paraId="1F9B5268" w14:textId="77777777" w:rsidTr="00FC2A90">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="261C9E50" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="002F3164" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
@@ -16000,98 +15020,100 @@
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="10F208C9" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3047B866" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3047B866" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="00055A7D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A79EF6E" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="00DA7D5B" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
+          <w:p w14:paraId="4A79EF6E" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="006535EA" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="Tabletext0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Example Only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42E328A6" w14:textId="77777777" w:rsidR="003E7C9D" w:rsidRPr="00055A7D" w:rsidRDefault="003E7C9D" w:rsidP="00FC2A90">
+            <w:pPr>
+              <w:pStyle w:val="TableText"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00055A7D">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
-            </w:pPr>
-[...25 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>1XV051</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F5B06" w:rsidRPr="002F3164" w14:paraId="3236C26A" w14:textId="77777777" w:rsidTr="00FC2A90">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24B51B0D" w14:textId="77777777" w:rsidR="002F5B06" w:rsidRDefault="002F5B06" w:rsidP="00FC2A90">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
@@ -16605,128 +15627,102 @@
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>PMP002</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31BF5DAF" w14:textId="77777777" w:rsidR="002F5B06" w:rsidRDefault="002F5B06" w:rsidP="002F5B06">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="298BA8DB" w14:textId="0A061F74" w:rsidR="0008088A" w:rsidRDefault="0008088A" w:rsidP="000F7133">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="361" w:name="_Toc191534668"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="363" w:name="_Toc125376417"/>
+      <w:bookmarkStart w:id="363" w:name="_Toc240357796"/>
+      <w:bookmarkStart w:id="364" w:name="_Toc124947601"/>
+      <w:bookmarkStart w:id="365" w:name="_Toc125376417"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Definitions</w:t>
       </w:r>
       <w:r w:rsidR="00161635">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00153871">
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidR="00161635">
         <w:t xml:space="preserve"> Abbreviations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="361"/>
+      <w:bookmarkEnd w:id="363"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="362"/>
-      <w:bookmarkEnd w:id="363"/>
+      <w:bookmarkEnd w:id="364"/>
+      <w:bookmarkEnd w:id="365"/>
     </w:p>
-    <w:p w14:paraId="7287CDD0" w14:textId="7B2C51F5" w:rsidR="00931808" w:rsidRPr="00931808" w:rsidRDefault="00931808" w:rsidP="00931808">
+    <w:p w14:paraId="1A9C7899" w14:textId="6A4A332F" w:rsidR="00F93C97" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="364" w:name="_Ref132727829"/>
-      <w:r w:rsidRPr="00931808">
+      <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
-[...2 lines deleted...]
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00931808">
+      <w:r w:rsidRPr="00F93C97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00336AD8">
+      <w:r>
         <w:t>Definitions and Abbreviations</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2906"/>
         <w:gridCol w:w="7006"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F3164" w:rsidRPr="002F3164" w14:paraId="6F20D17E" w14:textId="77777777" w:rsidTr="00876D79">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="377"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EBC5BAA" w14:textId="77777777" w:rsidR="002F3164" w:rsidRPr="002F3164" w:rsidRDefault="002F3164" w:rsidP="001D5321">
@@ -17690,124 +16686,117 @@
           <w:p w14:paraId="69973205" w14:textId="4950402F" w:rsidR="00317305" w:rsidRPr="00312BEE" w:rsidRDefault="00286C02" w:rsidP="00317305">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00312BEE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Insert any other definitions or abbreviations used in this document here.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AB46E60" w14:textId="30701343" w:rsidR="0008088A" w:rsidRDefault="0008088A" w:rsidP="000F7133">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="365" w:name="_Toc124947604"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="367" w:name="_Toc191534669"/>
+      <w:bookmarkStart w:id="366" w:name="_Toc124947604"/>
+      <w:bookmarkStart w:id="367" w:name="_Toc125376420"/>
+      <w:bookmarkStart w:id="368" w:name="_Ref240357617"/>
+      <w:bookmarkStart w:id="369" w:name="_Toc240357797"/>
       <w:r>
         <w:t>References</w:t>
       </w:r>
       <w:r w:rsidR="00A23F13">
         <w:t xml:space="preserve"> and Related Materials</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="365"/>
       <w:bookmarkEnd w:id="366"/>
       <w:bookmarkEnd w:id="367"/>
+      <w:bookmarkEnd w:id="368"/>
+      <w:bookmarkEnd w:id="369"/>
     </w:p>
-    <w:p w14:paraId="6533D412" w14:textId="3372B971" w:rsidR="00EC770B" w:rsidRDefault="00EC770B" w:rsidP="00EC770B">
+    <w:p w14:paraId="6533D412" w14:textId="0E871423" w:rsidR="00EC770B" w:rsidRDefault="00EC770B" w:rsidP="00EC770B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The documents listed in </w:t>
       </w:r>
-      <w:r w:rsidR="005B2A90">
+      <w:r w:rsidR="000F00C9">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="005B2A90">
-[...10 lines deleted...]
-      <w:r w:rsidR="005B2A90">
+      <w:r w:rsidR="000F00C9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref237416559 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="000F00C9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="000F00C9">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00432505">
-[...8 lines deleted...]
-      <w:r w:rsidR="005B2A90">
+      <w:r w:rsidR="000F00C9">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="005B2A90">
+      <w:r w:rsidR="000F00C9">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>below, and the requirements therein, are relevant to</w:t>
       </w:r>
       <w:r w:rsidR="001E0AAF">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> this</w:t>
       </w:r>
       <w:r w:rsidR="003A51D5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Document</w:t>
       </w:r>
       <w:r w:rsidR="00F7606A">
         <w:rPr>
@@ -17881,106 +16870,83 @@
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26AA1DBA" w14:textId="1BA20C42" w:rsidR="00286C02" w:rsidRPr="00694CC3" w:rsidRDefault="005266F4" w:rsidP="00EC770B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694CC3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>All references in the table below should be updated and linked to the latest revision before issue of this document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485694C2" w14:textId="401530DF" w:rsidR="00444E33" w:rsidRPr="00931808" w:rsidRDefault="005B2A90" w:rsidP="00444E33">
+    <w:p w14:paraId="0BF57C81" w14:textId="6EBEF278" w:rsidR="00F93C97" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="368" w:name="_Ref132729321"/>
-      <w:bookmarkStart w:id="369" w:name="_Ref132727816"/>
+      <w:bookmarkStart w:id="370" w:name="_Ref237416559"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
-[...2 lines deleted...]
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...22 lines deleted...]
-        <w:t>:</w:t>
+      <w:bookmarkEnd w:id="370"/>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> References and Related Material</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="369"/>
+        <w:t>References and Related Material</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8217"/>
         <w:gridCol w:w="1695"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C60AEA" w:rsidRPr="002F3164" w14:paraId="602A398B" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06FB36D7" w14:textId="77777777" w:rsidR="00C60AEA" w:rsidRPr="002F3164" w:rsidRDefault="00C60AEA" w:rsidP="00560E82">
             <w:pPr>
               <w:pStyle w:val="TableHeadingWhite"/>
             </w:pPr>
@@ -17989,474 +16955,474 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E738109" w14:textId="0605708E" w:rsidR="00C60AEA" w:rsidRPr="002F3164" w:rsidRDefault="00C60AEA" w:rsidP="00560E82">
             <w:pPr>
               <w:pStyle w:val="TableHeadingWhite"/>
             </w:pPr>
             <w:r w:rsidRPr="002F3164">
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C3689" w:rsidRPr="002F3164" w14:paraId="4DF4C3EC" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC082AD" w14:textId="4DDCEFC6" w:rsidR="001C3689" w:rsidRPr="001C3689" w:rsidRDefault="001C3689" w:rsidP="00827BAC">
+          <w:p w14:paraId="6EC082AD" w14:textId="28A843DA" w:rsidR="001C3689" w:rsidRPr="001C3689" w:rsidRDefault="001C3689" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="001C3689">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>D25/38190</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001C3689">
               <w:t xml:space="preserve"> Asset Location Standard </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A6208B4" w14:textId="39896D14" w:rsidR="001C3689" w:rsidRPr="00863485" w:rsidRDefault="001C3689" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="578BEC9F" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F386A5C" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="4F386A5C" w14:textId="5ED217F9" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="000301FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PRO-01617</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000301FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Engineering Standard X-PRO-STD-009 Engineering Design, Construction, Operation and Maintenance Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4255257C" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00863485">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="2F983581" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E018327" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="002F3164" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="2E018327" w14:textId="2A5C0E28" w:rsidR="00222F9E" w:rsidRPr="002F3164" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="000301FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PRO-01872</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000301FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Engineering Standard X-PRO-STD-002 Engineering Drawing Numbers Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B113E85" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="002F3164" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00863485">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="4F1AEFAC" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4970BF" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="002F3164" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="7D4970BF" w14:textId="63FD2E15" w:rsidR="00222F9E" w:rsidRPr="002F3164" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="000301FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PRO-01873</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000301FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Engineering Standard X-PRO-STD-001 Asset Standards Documentation Classification and Naming Structure Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05775C41" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="002F3164" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00863485">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="5E503755" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57696CF4" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="57696CF4" w14:textId="131699C3" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="000301FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PRO-01874</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000301FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Engineering Standard </w:t>
             </w:r>
             <w:r w:rsidRPr="00517BD7">
               <w:t>X-PRO-STD-004 Development and Review of Asset Standards</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0285B3D2" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00863485">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="2994EE18" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4667B2FD" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="4667B2FD" w14:textId="0736D046" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="000301FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PRO-02140</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000301FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Engineering Standard X-PRO-STD-013 Engineering Technical Hazard Study Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="134A6F1A" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00863485">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="618F4D17" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="517EEAA8" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="517EEAA8" w14:textId="36102D8C" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="000301FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PRO-02187</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000301FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Engineering Standard X-PRO-STD-007 Drawing and Spatial Data Standards Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CFD0401" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00863485">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="4E0396C5" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="518D4412" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="518D4412" w14:textId="72DE9D4F" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="000301FB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PRO-02190</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000301FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>X-PRO-STD-006 Equipment Numbering and Naming Convention Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="337942C7" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00863485">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="17F3D0B3" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ABBF288" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="7ABBF288" w14:textId="4EBFE8B4" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PRO-02205</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00827BAC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Engineering Standard X-PRO-STD-008 Asset Standards Management and Application Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17544BFC" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00863485">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="193601FB" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9A27CF" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="7F9A27CF" w14:textId="7EE2806F" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PRO-02234</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00827BAC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Management of Change (Technical) Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57F626A9" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00517BD7" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00863485">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="0BCA3606" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F6B2D4" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00706B38">
+          <w:p w14:paraId="47F6B2D4" w14:textId="352D30DC" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00706B38">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>PRO-02329</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00827BAC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Engineering Standard </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB0F12">
               <w:t>X-PRO-STD-019</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB0F12">
               <w:t xml:space="preserve">Process Control Systems </w:t>
@@ -18472,423 +17438,420 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E375524" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00CA048C" w:rsidRDefault="00222F9E" w:rsidP="00706B38">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="19B0DF02" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678745E4" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="004879EE" w:rsidRDefault="00222F9E" w:rsidP="001B48B9">
+          <w:p w14:paraId="678745E4" w14:textId="33CB5281" w:rsidR="00222F9E" w:rsidRPr="004879EE" w:rsidRDefault="00222F9E" w:rsidP="001B48B9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>SPE-00320</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="004879EE">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> WTP and Supply System – Process Validation Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B912121" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00984B1C" w:rsidRDefault="00222F9E" w:rsidP="001B48B9">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="3A7F83C3" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31681869" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="31681869" w14:textId="31893B2D" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>SPE-00349</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Engineering Standard B-SPE-STD-005 Functional Description Documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="017D2EF8" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00E303AA">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="691CDEE1" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48EE9500" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="48EE9500" w14:textId="10D1D37D" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>SPE-00356</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> Engineering Standard</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Engineering Standard </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00571384">
+              <w:t>I-SPE-STD-005</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00571384">
-[...6 lines deleted...]
-              <w:t>High Priority Alarms &amp; Interlocks Management</w:t>
+            <w:r w:rsidR="00816E6D">
+              <w:t>Process Control Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03D6F90B" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00E303AA">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="110F685F" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="139F4D4F" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="139F4D4F" w14:textId="2AA734CF" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>SPE-00357</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Engineering Standard </w:t>
             </w:r>
             <w:r w:rsidRPr="00886822">
               <w:t xml:space="preserve">I-SPE-STD-006 </w:t>
             </w:r>
             <w:r w:rsidRPr="00241EDD">
               <w:t>Alarm and Event Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="616594EE" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00E303AA">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="5302E3E3" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1723CC4C" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="1723CC4C" w14:textId="3814A4AF" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>SPE-00358</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Engineering Standard </w:t>
             </w:r>
             <w:r w:rsidRPr="00F721BB">
               <w:t>I-SPE-STD-009</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F721BB">
               <w:t>Control System</w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F721BB">
-              <w:t xml:space="preserve"> Architecture</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F57B96">
+              <w:t>Topology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53613389" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00E303AA">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="73C1E9DF" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30ED627E" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="30ED627E" w14:textId="66526036" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>SPE-00361</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Engineering Standard </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF4EDA">
               <w:t>I-SPE-STD-013</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF4EDA">
               <w:t>Control Systems Design and Construction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DE84C40" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00E303AA">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="030B35D4" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7135F9CF" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00890D16" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="7135F9CF" w14:textId="59ECCF0C" w:rsidR="00222F9E" w:rsidRPr="00890D16" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00890D16">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>SPE-00445</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00890D16">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering Standard B-SPE-STD-009 Liquid Chemical Storage and Dosing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EBD6652" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00E303AA" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="508F9E1A" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="601CB7EB" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00890D16" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="601CB7EB" w14:textId="7EE8BE59" w:rsidR="00222F9E" w:rsidRPr="00890D16" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00890D16">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>SPE-00481</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering Standard B-SPE-STD-011 Polymer, PAC, Pot Perm and Soda Ash Systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48C88B2A" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r>
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="05F0E7DF" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B12F1A" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="004879EE" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="30B12F1A" w14:textId="151860F0" w:rsidR="00222F9E" w:rsidRPr="004879EE" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>SPE-00496</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering Standard</w:t>
             </w:r>
             <w:r w:rsidRPr="004879EE">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -18896,51 +17859,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1868C241" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00984B1C" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00E303AA">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="75AF5254" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05FC0898" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="004879EE" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="05FC0898" w14:textId="63C0112E" w:rsidR="00222F9E" w:rsidRPr="004879EE" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>SPE-00519</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering Standard</w:t>
             </w:r>
             <w:r w:rsidRPr="004879EE">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -18951,141 +17914,141 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30E253A3" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRPr="00984B1C" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00E303AA">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="49D366DA" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61F6509B" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="61F6509B" w14:textId="2D74AB0B" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00827BAC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>TEM-00222</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Engineering Standard </w:t>
             </w:r>
             <w:r w:rsidRPr="00A71E8A">
               <w:t>I-TMP-STD-005</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A71E8A">
               <w:t>Functional Description Part B</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="417F4052" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00E303AA">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="24A86E77" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1D8399" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="4E1D8399" w14:textId="7A169819" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00645F67">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>TEM-00254</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Engineering Standard I-TMP-STD-008 Master Alarms Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D4E6C95" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00E303AA">
               <w:t>REX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00222F9E" w:rsidRPr="002F3164" w14:paraId="5D8BD9AF" w14:textId="77777777" w:rsidTr="00827BAC">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA29901" w14:textId="77777777" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
+          <w:p w14:paraId="6CA29901" w14:textId="5D294C86" w:rsidR="00222F9E" w:rsidRDefault="00222F9E" w:rsidP="00827BAC">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:tooltip="View or Read Document" w:history="1">
               <w:r w:rsidRPr="00645F67">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>TEM-00327</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Engineering Standard </w:t>
             </w:r>
             <w:r w:rsidRPr="00417339">
               <w:t xml:space="preserve">I-TMP-STD-013 Cause and Effect Matrix </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(C&amp;E) </w:t>
             </w:r>
             <w:r w:rsidRPr="00417339">
               <w:t>Template</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -19139,57 +18102,57 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>egislation, industry codes and standards, other mandated requirements, Seqwater policies, standards and procedures, etc.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EE291DD" w14:textId="6488DD2D" w:rsidR="00951773" w:rsidRPr="00984B1C" w:rsidRDefault="00951773" w:rsidP="00706B38">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2875A64C" w14:textId="6BBDA6B2" w:rsidR="00DC61A6" w:rsidRDefault="00DC61A6" w:rsidP="00DC61A6">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="370" w:name="_Toc191534670"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="372" w:name="_Toc95230204"/>
+      <w:bookmarkStart w:id="371" w:name="_Toc240357798"/>
+      <w:bookmarkStart w:id="372" w:name="_Ref95227204"/>
+      <w:bookmarkStart w:id="373" w:name="_Toc95230204"/>
       <w:r>
         <w:t>Holds</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="370"/>
+      <w:bookmarkEnd w:id="371"/>
     </w:p>
     <w:p w14:paraId="5F62EA19" w14:textId="77777777" w:rsidR="00C00FE4" w:rsidRDefault="00DC61A6" w:rsidP="00DC61A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The following HOLDs are noted throughout this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5124CD5D" w14:textId="618BC18E" w:rsidR="00DC61A6" w:rsidRPr="00694CC3" w:rsidRDefault="00C00FE4" w:rsidP="00DC61A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694CC3">
         <w:rPr>
@@ -19233,254 +18196,217 @@
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00694CC3">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> HOLD </w:t>
       </w:r>
       <w:r w:rsidR="00694CC3">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>No.</w:t>
       </w:r>
       <w:r w:rsidRPr="00694CC3">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> can then be done to identify it. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FD91F8" w14:textId="72687C5C" w:rsidR="00F95693" w:rsidRPr="001928A2" w:rsidRDefault="00F95693" w:rsidP="00F95693">
+    <w:p w14:paraId="05FD91F8" w14:textId="2992C5E8" w:rsidR="00F95693" w:rsidRPr="001928A2" w:rsidRDefault="00F95693" w:rsidP="00F95693">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001928A2">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>Upda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD4C24">
-[...2 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+      <w:r w:rsidRPr="0067351B">
+        <w:rPr>
+          <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t xml:space="preserve">te </w:t>
       </w:r>
-      <w:r w:rsidR="00AD4C24" w:rsidRPr="00AD4C24">
-[...2 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+      <w:r w:rsidR="0067351B" w:rsidRPr="0067351B">
+        <w:rPr>
+          <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00AD4C24" w:rsidRPr="00AD4C24">
-[...2 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+      <w:r w:rsidR="0067351B" w:rsidRPr="0067351B">
+        <w:rPr>
+          <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref180438714 \h </w:instrText>
+        <w:instrText xml:space="preserve"> REF _Ref237416596 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0067351B">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="0067351B" w:rsidRPr="0067351B">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="0067351B" w:rsidRPr="0067351B">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003266BD" w:rsidRPr="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        </w:rPr>
+        <w:t>Table 8</w:t>
+      </w:r>
+      <w:r w:rsidR="0067351B" w:rsidRPr="0067351B">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="0067351B">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001928A2">
+        <w:rPr>
+          <w:i/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+        </w:rPr>
+        <w:t>with holds as required. Once closed ou</w:t>
       </w:r>
       <w:r w:rsidR="00AD4C24">
         <w:rPr>
           <w:i/>
-          <w:highlight w:val="lightGray"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
-[...4 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001928A2">
+        <w:rPr>
+          <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+        <w:t>, Holds can be removed in the next revision.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00FE4">
+        <w:rPr>
+          <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...25 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00FE4" w:rsidRPr="00694CC3">
+        <w:rPr>
+          <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001928A2">
+        <w:t>Use Cross-references f</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00FE4">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with holds as required. Once closed ou</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD4C24">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00FE4" w:rsidRPr="00694CC3">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001928A2">
+        <w:t xml:space="preserve"> Section Numbers so they update automatically</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00FE4">
         <w:rPr>
           <w:i/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
-        <w:t>, Holds can be removed in the next revision.</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> if changes are made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE65C8D" w14:textId="10C53E9D" w:rsidR="003F05F1" w:rsidRDefault="003F05F1" w:rsidP="003F05F1">
+    <w:p w14:paraId="77E4D81A" w14:textId="2C277FFF" w:rsidR="00F93C97" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="373" w:name="_Ref180438714"/>
-      <w:bookmarkStart w:id="374" w:name="_Ref180438693"/>
+      <w:bookmarkStart w:id="374" w:name="_Ref237416596"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
-[...2 lines deleted...]
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...22 lines deleted...]
-        <w:t>:</w:t>
+      <w:bookmarkEnd w:id="374"/>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> HOLDs List</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="374"/>
+        <w:t>HOLDs List</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="6095"/>
         <w:gridCol w:w="1695"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F05F1" w:rsidRPr="002F3164" w14:paraId="1FF6A44E" w14:textId="77777777" w:rsidTr="00A2602C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DA760FA" w14:textId="77777777" w:rsidR="003F05F1" w:rsidRPr="002F3164" w:rsidRDefault="003F05F1" w:rsidP="00A2602C">
             <w:pPr>
@@ -19710,185 +18636,233 @@
           </w:tcPr>
           <w:p w14:paraId="2458A757" w14:textId="77777777" w:rsidR="003F05F1" w:rsidRPr="002F3164" w:rsidRDefault="003F05F1" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2860FC5F" w14:textId="77777777" w:rsidR="00DC61A6" w:rsidRPr="00DC61A6" w:rsidRDefault="00DC61A6" w:rsidP="00DC61A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4110ED66" w14:textId="1455539F" w:rsidR="00057AB3" w:rsidRDefault="00963769" w:rsidP="006373C4">
       <w:pPr>
         <w:pStyle w:val="AppendixH1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="375" w:name="_Toc191534671"/>
+      <w:bookmarkStart w:id="375" w:name="_Toc240357799"/>
       <w:r w:rsidRPr="00C81A07">
         <w:lastRenderedPageBreak/>
         <w:t>Appe</w:t>
       </w:r>
       <w:r w:rsidR="00DC61A6">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81A07">
         <w:t>dix A</w:t>
       </w:r>
       <w:bookmarkStart w:id="376" w:name="_Toc95230205"/>
-      <w:bookmarkEnd w:id="371"/>
       <w:bookmarkEnd w:id="372"/>
+      <w:bookmarkEnd w:id="373"/>
       <w:bookmarkEnd w:id="375"/>
       <w:r w:rsidR="00C81A07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32886815" w14:textId="08DE628E" w:rsidR="00963769" w:rsidRDefault="00C81A07" w:rsidP="00057AB3">
       <w:pPr>
         <w:pStyle w:val="NbrHeading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="377" w:name="_Toc191534672"/>
+      <w:bookmarkStart w:id="377" w:name="_Toc240357800"/>
       <w:r>
         <w:t>Filtration Process Group</w:t>
       </w:r>
       <w:bookmarkEnd w:id="376"/>
       <w:bookmarkEnd w:id="377"/>
     </w:p>
     <w:p w14:paraId="360DB5B6" w14:textId="06776C3C" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00372E5E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001626E6">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Delete this section if a filtration process group is not included.</w:t>
       </w:r>
       <w:r w:rsidR="00135322">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Copy this section into the main document </w:t>
       </w:r>
       <w:r w:rsidR="00F14224">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>if a</w:t>
       </w:r>
       <w:r w:rsidR="00135322">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> filtration process group is included.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0641BA02" w14:textId="6053B3C2" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
+    <w:p w14:paraId="0641BA02" w14:textId="037A783C" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7D5B">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">The guidance notes in this section should be considered </w:t>
       </w:r>
       <w:r w:rsidR="00954A53">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">in addition to </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7D5B">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">those provided in </w:t>
       </w:r>
       <w:r w:rsidR="00954A53">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section 4. Where there is a difference, this section shall prevail for filtration groups. </w:t>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref240357730 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003266BD">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00954A53">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Where there is a difference, this section shall prevail for filtration groups. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EE0D38" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>If the design incorporates a filtration process group this section should be removed as an appendix and moved up as a process group section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745F1E5B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00DA7D5B" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">If the design does not include a filtration process group this appendix shall be deleted.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001C7B7A" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00057AB3">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="378" w:name="_Toc94788325"/>
       <w:bookmarkStart w:id="379" w:name="_Toc95230206"/>
-      <w:bookmarkStart w:id="380" w:name="_Toc191534673"/>
+      <w:bookmarkStart w:id="380" w:name="_Toc240357801"/>
       <w:r w:rsidRPr="00E81C86">
         <w:t xml:space="preserve">Process </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Group </w:t>
       </w:r>
       <w:r w:rsidRPr="00E81C86">
         <w:t>Description</w:t>
       </w:r>
       <w:bookmarkEnd w:id="378"/>
       <w:bookmarkEnd w:id="379"/>
       <w:bookmarkEnd w:id="380"/>
     </w:p>
     <w:p w14:paraId="5FB9B8E2" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562E2E">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -19907,135 +18881,117 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1B33">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Describe the layout and interfaces with other process groups. Reference the relevant P&amp;ID’s.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F68D77" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00057AB3">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="381" w:name="_Toc94788326"/>
       <w:bookmarkStart w:id="382" w:name="_Toc95230207"/>
-      <w:bookmarkStart w:id="383" w:name="_Toc191534674"/>
+      <w:bookmarkStart w:id="383" w:name="_Toc240357802"/>
       <w:r>
         <w:t>Process Group Performance Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="381"/>
       <w:bookmarkEnd w:id="382"/>
       <w:bookmarkEnd w:id="383"/>
     </w:p>
     <w:p w14:paraId="779E14E0" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="004C1EDA" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Outline the</w:t>
       </w:r>
       <w:r w:rsidRPr="004C1EDA">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> performance requirements for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>the filtration system here. The following table can be used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547DA709" w14:textId="6D23F451" w:rsidR="0038570C" w:rsidRDefault="0038570C" w:rsidP="0038570C">
+    <w:p w14:paraId="7FC3A214" w14:textId="4205C833" w:rsidR="00F93C97" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> STYLEREF  \s "Nbr Heading 1" </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:noBreakHyphen/>
-[...20 lines deleted...]
-        <w:t>: Filtration Process Envelope</w:t>
+        <w:t>Filtration Process Envelope</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5098"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1128"/>
       </w:tblGrid>
       <w:tr w:rsidR="00963769" w:rsidRPr="002F3164" w14:paraId="69A077B3" w14:textId="77777777" w:rsidTr="00A2602C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D114791" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="002F3164" w:rsidRDefault="00963769" w:rsidP="00A2602C">
@@ -20719,57 +19675,57 @@
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1735FACF" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="002F3164" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CE389C7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="002F3164" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EA43105" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00057AB3">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="384" w:name="_Toc191534675"/>
+      <w:bookmarkStart w:id="384" w:name="_Toc240357803"/>
       <w:r>
         <w:t>Water Quality Envelope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="384"/>
     </w:p>
-    <w:p w14:paraId="67EA948C" w14:textId="7D1D9247" w:rsidR="00B1600E" w:rsidRPr="00B1600E" w:rsidRDefault="00B1600E" w:rsidP="00B1600E">
+    <w:p w14:paraId="67EA948C" w14:textId="4DBDC97A" w:rsidR="00B1600E" w:rsidRPr="00B1600E" w:rsidRDefault="00B1600E" w:rsidP="00B1600E">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B03DF">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Define the operating envelope and design envelope with regards to process variables such as flowrate, temperature, pressure</w:t>
       </w:r>
       <w:r w:rsidR="00F14224" w:rsidRPr="002B03DF">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Water</w:t>
       </w:r>
       <w:r w:rsidRPr="002B03DF">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> quality parameters relevant to the process group. A table can be used to present the data.</w:t>
@@ -20845,120 +19801,120 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Refer to PRO</w:t>
       </w:r>
       <w:r w:rsidRPr="002B03DF">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>XXXX Site/area</w:t>
       </w:r>
       <w:r w:rsidRPr="00B1600E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> HACCP Plan Wall Chart Procedure for the latest values.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF12DA8" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00057AB3">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="385" w:name="_Toc94788328"/>
-      <w:bookmarkStart w:id="386" w:name="_Toc191534676"/>
+      <w:bookmarkStart w:id="386" w:name="_Toc240357804"/>
       <w:r>
         <w:t>Process Constraints</w:t>
       </w:r>
       <w:bookmarkEnd w:id="385"/>
       <w:bookmarkEnd w:id="386"/>
     </w:p>
     <w:p w14:paraId="61712D71" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="004C1EDA" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Describe any constraints not already identified in the process and water quality envelopes. For example, backwashing constraints such as solids handling system limitations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE936B8" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00057AB3">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="387" w:name="_Toc94788329"/>
       <w:bookmarkStart w:id="388" w:name="_Toc95230208"/>
-      <w:bookmarkStart w:id="389" w:name="_Toc191534677"/>
+      <w:bookmarkStart w:id="389" w:name="_Toc240357805"/>
       <w:r>
         <w:t>Process Availability and Reliability Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="387"/>
       <w:bookmarkEnd w:id="388"/>
       <w:bookmarkEnd w:id="389"/>
     </w:p>
     <w:p w14:paraId="06E5158D" w14:textId="50EB2872" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007170CA">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">availability and reliability requirements. Outline any redundancy in the system. This should be complete with planned maintenance downtime and unplanned downtime. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D787A7F" w14:textId="42706E0A" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00057AB3">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="390" w:name="_Toc94788330"/>
       <w:bookmarkStart w:id="391" w:name="_Toc95230209"/>
-      <w:bookmarkStart w:id="392" w:name="_Toc191534678"/>
+      <w:bookmarkStart w:id="392" w:name="_Toc240357806"/>
       <w:r w:rsidRPr="004C1EDA">
         <w:t>Equipment &amp; Instrumentation Details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="390"/>
       <w:bookmarkEnd w:id="391"/>
       <w:bookmarkEnd w:id="392"/>
     </w:p>
     <w:p w14:paraId="32001D6C" w14:textId="13ECA417" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F4431">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">List the main mechanical </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -20966,98 +19922,80 @@
       </w:r>
       <w:r w:rsidR="00B1600E">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B1600E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and their specifications that are required to describe normal operation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pumps should show capacity as well as rating. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4975966B" w14:textId="1BBB0D0E" w:rsidR="00963769" w:rsidRPr="00615241" w:rsidRDefault="00963769" w:rsidP="00963769">
+    <w:p w14:paraId="0B0DFD6E" w14:textId="54F768A7" w:rsidR="00F93C97" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="005F4FA4">
-[...2 lines deleted...]
-      <w:r w:rsidR="005F4FA4">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F4FA4">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> : Equipment Details</w:t>
+        <w:t>Equipment Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="2120"/>
       </w:tblGrid>
       <w:tr w:rsidR="00963769" w:rsidRPr="002F3164" w14:paraId="4990450F" w14:textId="77777777" w:rsidTr="00A2602C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F186D13" w14:textId="4CB721AE" w:rsidR="00963769" w:rsidRPr="002F3164" w:rsidRDefault="000E71FC" w:rsidP="00A2602C">
@@ -21655,98 +20593,80 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">instrumentation and control valves, </w:t>
       </w:r>
       <w:r w:rsidR="00B1600E">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">that are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">critical to the process and its control. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0684E9DF" w14:textId="638BE89A" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
+    <w:p w14:paraId="5C829388" w14:textId="399C1B6E" w:rsidR="00F93C97" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00991798">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00991798">
-[...2 lines deleted...]
-      <w:r w:rsidR="00991798">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00991798">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> : Instrumentation &amp; Control Valve Details</w:t>
+        <w:t>Instrumentation &amp; Control Valve Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3254"/>
       </w:tblGrid>
       <w:tr w:rsidR="00963769" w:rsidRPr="002F3164" w14:paraId="4A75BC5C" w14:textId="77777777" w:rsidTr="00A2602C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="340CCC1B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="002F3164" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
@@ -21920,51 +20840,51 @@
             <w:pPr>
               <w:pStyle w:val="TableText"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3254" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14C0ED3B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="002F3164" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="313FBB56" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="008F76CE">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="393" w:name="_Toc95230210"/>
-      <w:bookmarkStart w:id="394" w:name="_Toc191534679"/>
+      <w:bookmarkStart w:id="394" w:name="_Toc240357807"/>
       <w:r>
         <w:t>Filtration Process Operational Control Narrative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="393"/>
       <w:bookmarkEnd w:id="394"/>
     </w:p>
     <w:p w14:paraId="75029E97" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:ind w:hanging="11"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE7A38">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe here </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
@@ -22048,98 +20968,80 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> and sequences to be described here in narrative form. Describe the different states and the procedures to move between states.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D62C8B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="004C1EDA" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:ind w:hanging="11"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Tables are provided in this template to facilitate explanation of overarching process control and should be used in conjunction with a control narrative style. The below tables can be used as a summary in this section for listing adjustable control parameters and valve positions for different states.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525E04F0" w14:textId="6E01AF61" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
+    <w:p w14:paraId="1B87AF98" w14:textId="0832E718" w:rsidR="00F93C97" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00991798">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00991798">
-[...2 lines deleted...]
-      <w:r w:rsidR="00991798">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00991798">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> : Filtration Control A</w:t>
+        <w:t>Filtration Control A</w:t>
       </w:r>
       <w:r w:rsidRPr="004321C1">
         <w:t xml:space="preserve">djustable </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="004321C1">
         <w:t>arameters</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1162"/>
         <w:gridCol w:w="1259"/>
         <w:gridCol w:w="1259"/>
@@ -24460,51 +23362,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49C26EFC" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="002F3164" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43289C3A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="002F3164" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FD22BB4" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="008F76CE">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="395" w:name="_Toc191534680"/>
+      <w:bookmarkStart w:id="395" w:name="_Toc240357808"/>
       <w:r>
         <w:t>Control Principals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="395"/>
     </w:p>
     <w:p w14:paraId="7CE36C75" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00545A70" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00545A70">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Explain the main control principals in the filtration process group here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC4BD10" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00D33952" w:rsidRDefault="00963769" w:rsidP="00062CC5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00D33952">
@@ -24569,51 +23471,51 @@
         <w:t>Explain any valve control here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0DC0D1" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808285" w:themeColor="accent2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="396" w:name="_Toc94788333"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AAD908" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00062CC5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="397" w:name="_Toc191534681"/>
+      <w:bookmarkStart w:id="397" w:name="_Toc240357809"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>States</w:t>
       </w:r>
       <w:bookmarkEnd w:id="396"/>
       <w:bookmarkEnd w:id="397"/>
     </w:p>
     <w:p w14:paraId="7554F034" w14:textId="7265318C" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain how the states </w:t>
       </w:r>
       <w:r w:rsidR="00F14224">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>transition</w:t>
       </w:r>
@@ -24638,1849 +23540,2439 @@
       <w:r w:rsidR="00613925">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">headings and sections below are to be used as a guide only and can be changed as required. Graphics should be used to support </w:t>
       </w:r>
       <w:r w:rsidR="00613925">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>description of states.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568FF519" w14:textId="3D94B743" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
+    <w:p w14:paraId="51151285" w14:textId="00209ABC" w:rsidR="00F93C97" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:r w:rsidR="00991798">
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00991798">
-[...2 lines deleted...]
-      <w:r w:rsidR="00991798">
+      <w:r>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00991798">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0038570C">
-[...18 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> : Filter states &amp; corresponding valve positions</w:t>
+        <w:t xml:space="preserve">Filter </w:t>
+      </w:r>
+      <w:r w:rsidR="006D043B">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tates &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="006D043B">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">orresponding </w:t>
+      </w:r>
+      <w:r w:rsidR="006D043B">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">alve </w:t>
+      </w:r>
+      <w:r w:rsidR="006D043B">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ositions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SeqwaterGreyTable"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2425"/>
         <w:gridCol w:w="612"/>
         <w:gridCol w:w="793"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="587"/>
         <w:gridCol w:w="587"/>
         <w:gridCol w:w="587"/>
         <w:gridCol w:w="686"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="759"/>
       </w:tblGrid>
       <w:tr w:rsidR="00963769" w:rsidRPr="00664A1B" w14:paraId="762A2E4E" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BBAA3CF" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="6BBAA3CF" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="722B3355" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="722B3355" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7E5D3CE2" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E5D3CE2" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="59F5B7CA" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59F5B7CA" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filter Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3776" w:type="pct"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
-          <w:p w14:paraId="4298ACCE" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="4298ACCE" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (add or remove valves as needed)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Valve Position (add or remove valves as needed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963769" w:rsidRPr="00664A1B" w14:paraId="0EE7CB88" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:trHeight w:val="1425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B3F4D83" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="4B3F4D83" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="568D7913" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="568D7913" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filter Inlet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C6AA99E" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="0C6AA99E" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DAF Vessel Inlet &amp; Outlet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72F9D276" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="72F9D276" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filter Outlet Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="750BDE51" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="750BDE51" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Washout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="635CC787" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="635CC787" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Air-Scour Inlet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="795F7ADA" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="795F7ADA" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Air Relief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EF90437" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="5EF90437" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Air-Scour Soft Start</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1223981C" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1223981C" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Backwash Inlet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A8F33C0" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="7A8F33C0" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Backwash Control</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="62C134D3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="62C134D3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filter Outlet Isolation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29146808" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="29146808" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filter- Waste Isolation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963769" w:rsidRPr="00EF21CB" w14:paraId="134628BE" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D77E4F7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="6D77E4F7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Valve tag no.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="2B97B94A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="2B97B94A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="76AC128A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="76AC128A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="42501CFD" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="42501CFD" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="1674DC45" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1674DC45" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="1C330C0D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1C330C0D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="6D61FF0D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="6D61FF0D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="638275A1" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="638275A1" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE78E83" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1EE78E83" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="3452F615" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="3452F615" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB749D6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="6DB749D6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="2B987827" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="2B987827" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963769" w:rsidRPr="00EF21CB" w14:paraId="4F1AAE85" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0595B9D3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="0595B9D3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C067AFD" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="5C067AFD" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA9239B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="7FA9239B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16C80080" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="16C80080" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11C7E679" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="11C7E679" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE17DBC" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="3CE17DBC" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31A15D9B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="31A15D9B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1690C1A7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1690C1A7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A61DBF0" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="4A61DBF0" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="273F6FD7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="273F6FD7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="47B242ED" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="47B242ED" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBE644D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1CBE644D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963769" w:rsidRPr="00EF21CB" w14:paraId="1DE2BFD1" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA60845" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="4DA60845" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unavailable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="759824BE" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="759824BE" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="68C67984" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="68C67984" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2130BDC2" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="2130BDC2" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65EC782B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="65EC782B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCAE868" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="3BCAE868" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7242AF00" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="7242AF00" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03408F4F" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="03408F4F" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC68A5C" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="5EC68A5C" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01B6E244" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="01B6E244" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6012F1F7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="6012F1F7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51D97177" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="51D97177" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963769" w:rsidRPr="00EF21CB" w14:paraId="4B993D8C" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE589BF" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1EE589BF" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Available</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66E22F8A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="66E22F8A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E46A218" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="0E46A218" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="46C527D8" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="46C527D8" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14965AFE" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="14965AFE" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="672D8DB9" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="672D8DB9" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59A2EF09" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="59A2EF09" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB91DA2" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="5AB91DA2" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB2C93D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="0AB2C93D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07DEE688" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="07DEE688" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3E99D2" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="0D3E99D2" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="359FB96C" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="359FB96C" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963769" w:rsidRPr="00EF21CB" w14:paraId="2A9974AB" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50DB117B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="50DB117B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Drain down</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3A6B8E" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="7F3A6B8E" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3D188C" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="7F3D188C" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65E3BDB3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="65E3BDB3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF16C31" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="6CF16C31" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04D090C9" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="04D090C9" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="504F2198" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="504F2198" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06C8B55D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="06C8B55D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE26EE6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="5CE26EE6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75C55DA5" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="75C55DA5" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA678F4" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="2FA678F4" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="207B05C7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="207B05C7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963769" w:rsidRPr="00EF21CB" w14:paraId="0634E57A" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1D81A3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="5C1D81A3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Air-Scour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="730328EC" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="730328EC" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B45D65A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="5B45D65A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="213D14D6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="213D14D6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F551CED" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="3F551CED" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F437901" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="3F437901" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A85EB17" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1A85EB17" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1E988F06" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1E988F06" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB39F76" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="5DB39F76" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF95A3E" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="4EF95A3E" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F07D756" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="4F07D756" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADCDDC6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="7ADCDDC6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963769" w:rsidRPr="00EF21CB" w14:paraId="7113B3D3" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="36542634" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="36542634" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Backwash</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="554A6B29" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="554A6B29" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="22FDEEAB" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="22FDEEAB" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02B9E9BF" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="02B9E9BF" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3148ECC6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="3148ECC6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55B03E19" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="55B03E19" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="654B3194" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="654B3194" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10B9D535" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="10B9D535" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44350EF2" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="44350EF2" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="428B38B3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="428B38B3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="720AFC3F" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="720AFC3F" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7BF932" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="2A7BF932" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963769" w:rsidRPr="00EF21CB" w14:paraId="4C3B6BE1" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE69C7E" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1BE69C7E" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Refill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="790E448B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="790E448B" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3368803C" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="3368803C" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0C3B76" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="4B0C3B76" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F520A84" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="2F520A84" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="796A2BF6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="796A2BF6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="79257D8A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="79257D8A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4E1D08" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="2E4E1D08" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="05BC862A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="05BC862A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C73ACF6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="2C73ACF6" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBF1994" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="6CBF1994" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A453627" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="7A453627" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00963769" w:rsidRPr="00EF21CB" w14:paraId="5804E4B3" w14:textId="77777777" w:rsidTr="00694CC3">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1224" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA67E5E" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1EA67E5E" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="Tableheading3"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006535EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Filter-To-Waste</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="309" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="744A97A3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="744A97A3" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA850F5" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="6CA850F5" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1036B3E1" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1036B3E1" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9F6F5F" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="1D9F6F5F" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08803E92" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="08803E92" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AED1D36" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="3AED1D36" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="358686F8" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="358686F8" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="04F4B695" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="04F4B695" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0D277A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="3B0D277A" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02B059C0" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="02B059C0" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="426FD9D7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00EF21CB" w:rsidRDefault="00963769" w:rsidP="00A2602C">
+          <w:p w14:paraId="426FD9D7" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="006535EA" w:rsidRDefault="00963769" w:rsidP="00A2602C">
             <w:pPr>
               <w:pStyle w:val="tabletext1"/>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto Condensed" w:hAnsi="Roboto Condensed"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4EC67E78" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00A75376" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BC6C915" w14:textId="77777777" w:rsidR="0038570C" w:rsidRDefault="00963769" w:rsidP="0038570C">
+    <w:p w14:paraId="783898BC" w14:textId="77777777" w:rsidR="00F93C97" w:rsidRDefault="00963769" w:rsidP="00F93C97">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E6ACF7B" wp14:editId="22A67AED">
             <wp:extent cx="5414010" cy="4590415"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -26493,109 +25985,91 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5414010" cy="4590415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEE9A76" w14:textId="6FACF527" w:rsidR="00963769" w:rsidRDefault="0038570C" w:rsidP="0038570C">
+    <w:p w14:paraId="3BC6C915" w14:textId="448780A6" w:rsidR="0038570C" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00785DF6">
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC \s 1 </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>: Example of Online State Transition</w:t>
+        <w:t>Example of Online State Transition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2B2973" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="004879EE">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="398" w:name="_Toc94788334"/>
-      <w:bookmarkStart w:id="399" w:name="_Toc191534682"/>
+      <w:bookmarkStart w:id="399" w:name="_Toc240357810"/>
       <w:r>
         <w:t>Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="398"/>
       <w:bookmarkEnd w:id="399"/>
     </w:p>
     <w:p w14:paraId="54E1EA22" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00D22B94" w:rsidRDefault="00963769" w:rsidP="004879EE">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D22B94">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Explain the procedures for moving between states of the filtration process group here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DFED85" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00624912" w:rsidRDefault="00963769" w:rsidP="004879EE">
       <w:pPr>
         <w:pStyle w:val="NbrHeading4"/>
       </w:pPr>
@@ -26641,51 +26115,51 @@
       </w:r>
       <w:r w:rsidR="004D3F58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D22B94">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>procedure</w:t>
       </w:r>
       <w:r w:rsidRPr="00D22B94">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009E5A8E" w14:textId="77777777" w:rsidR="0038570C" w:rsidRDefault="00963769" w:rsidP="004879EE">
+    <w:p w14:paraId="284405F8" w14:textId="77777777" w:rsidR="00F93C97" w:rsidRDefault="00963769" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67C69662" wp14:editId="1523BDB8">
             <wp:extent cx="1249680" cy="1986794"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="208366941" name="Picture 208366941" descr="A screenshot of a device&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="208366941" name="Picture 208366941" descr="A screenshot of a device&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
@@ -26700,101 +26174,81 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1255946" cy="1996757"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19314662" w14:textId="2965CFFF" w:rsidR="00963769" w:rsidRDefault="0038570C" w:rsidP="004879EE">
-[...3 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="009E5A8E" w14:textId="0E807711" w:rsidR="0038570C" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00785DF6">
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC \s 1 </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>: Example of Offline Sequence Procedure</w:t>
+        <w:t>Example of Offline Sequence Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B120FE5" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00062CC5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading4"/>
       </w:pPr>
       <w:r>
         <w:t>Online Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF8BAA8" w14:textId="68CBF816" w:rsidR="00963769" w:rsidRPr="00D22B94" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D22B94">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Outline the procedure to move into the Online state. Add graphic</w:t>
       </w:r>
       <w:r w:rsidR="004D3F58">
@@ -26811,51 +26265,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> to support </w:t>
       </w:r>
       <w:r w:rsidR="004D3F58">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D22B94">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>procedure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171D7941" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E9C3AF1" w14:textId="77777777" w:rsidR="0038570C" w:rsidRDefault="00963769" w:rsidP="0038570C">
+    <w:p w14:paraId="522E9813" w14:textId="77777777" w:rsidR="00F93C97" w:rsidRDefault="00963769" w:rsidP="00F93C97">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10FDD399" wp14:editId="17320281">
             <wp:extent cx="3779520" cy="2784266"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1935902041" name="Picture 1935902041" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1935902041" name="Picture 1935902041" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -26868,202 +26322,184 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3787929" cy="2790461"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C16B42" w14:textId="67776CAE" w:rsidR="001C3689" w:rsidRDefault="0038570C" w:rsidP="0038570C">
+    <w:p w14:paraId="5E9C3AF1" w14:textId="0A87323B" w:rsidR="0038570C" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00785DF6">
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC \s 1 </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>: Example of Online Sequence Procedure</w:t>
+        <w:t>Example of Online Sequence Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B91376F" w14:textId="77777777" w:rsidR="001C3689" w:rsidRDefault="001C3689">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003859" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D303A63" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00062CC5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="400" w:name="_Toc94788335"/>
       <w:bookmarkStart w:id="401" w:name="_Toc95230211"/>
-      <w:bookmarkStart w:id="402" w:name="_Toc191534683"/>
+      <w:bookmarkStart w:id="402" w:name="_Toc240357811"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Backwash Control Narrative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="400"/>
       <w:bookmarkEnd w:id="401"/>
       <w:bookmarkEnd w:id="402"/>
     </w:p>
     <w:p w14:paraId="6E3CD030" w14:textId="25CF0425" w:rsidR="00963769" w:rsidRPr="00D22B94" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D22B94">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain the process control of filter backwashing in this section. Structure of the headings and sections below are to be used as a guide only and can be changed as required. Graphics should be used to support </w:t>
       </w:r>
       <w:r w:rsidR="004D3F58">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D22B94">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>description of states and procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0BB4C1" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00096291" w:rsidRDefault="00963769" w:rsidP="004879EE">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="403" w:name="_Toc94788336"/>
-      <w:bookmarkStart w:id="404" w:name="_Toc191534684"/>
+      <w:bookmarkStart w:id="404" w:name="_Toc240357812"/>
       <w:r>
         <w:t>Filter Drain Down</w:t>
       </w:r>
       <w:bookmarkEnd w:id="403"/>
       <w:bookmarkEnd w:id="404"/>
     </w:p>
     <w:p w14:paraId="12221892" w14:textId="7E43706E" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="004879EE">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE72B1">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Describe the filter drain down control</w:t>
       </w:r>
       <w:r w:rsidR="002A4A97">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> sequence(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE72B1">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6536FB7B" w14:textId="77777777" w:rsidR="0038570C" w:rsidRDefault="00963769" w:rsidP="004879EE">
+    <w:p w14:paraId="02E1A747" w14:textId="77777777" w:rsidR="00F93C97" w:rsidRDefault="00963769" w:rsidP="00F93C97">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="709"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C14A0CE" wp14:editId="6E69F73E">
             <wp:extent cx="4834393" cy="3478148"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
@@ -27078,103 +26514,85 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4838567" cy="3481151"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41156551" w14:textId="578C97DD" w:rsidR="00963769" w:rsidRDefault="0038570C" w:rsidP="004879EE">
+    <w:p w14:paraId="6536FB7B" w14:textId="175BFCB4" w:rsidR="0038570C" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00785DF6">
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC \s 1 </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>: Example of Drain Down Sequence for Online Filter Procedure</w:t>
+        <w:t>Example of Drain Down Sequence for Online Filter Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D30E599" w14:textId="77777777" w:rsidR="0038570C" w:rsidRPr="0038570C" w:rsidRDefault="0038570C" w:rsidP="0038570C"/>
-    <w:p w14:paraId="370236C5" w14:textId="77777777" w:rsidR="0038570C" w:rsidRDefault="00963769" w:rsidP="0038570C">
+    <w:p w14:paraId="6C13606F" w14:textId="77777777" w:rsidR="00F93C97" w:rsidRDefault="00963769" w:rsidP="00F93C97">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="723F01D4" wp14:editId="69FDD3F1">
             <wp:extent cx="5343525" cy="3641718"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -27188,148 +26606,130 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5343525" cy="3641718"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6891FE52" w14:textId="430E1787" w:rsidR="001C3689" w:rsidRDefault="0038570C" w:rsidP="0038570C">
+    <w:p w14:paraId="370236C5" w14:textId="337CA5E9" w:rsidR="0038570C" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00785DF6">
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC \s 1 </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>: Example of Drain Down Sequence for Online Filter Procedure</w:t>
+        <w:t>Example of Drain Down Sequence for Online Filter Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA967F1" w14:textId="77777777" w:rsidR="001C3689" w:rsidRDefault="001C3689">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003859" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64353D3D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="000636DE" w:rsidRDefault="00963769" w:rsidP="004879EE">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="405" w:name="_Toc94788337"/>
-      <w:bookmarkStart w:id="406" w:name="_Toc191534685"/>
+      <w:bookmarkStart w:id="406" w:name="_Toc240357813"/>
       <w:r w:rsidRPr="006D0CEF">
         <w:t>Air Scouring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="405"/>
       <w:bookmarkEnd w:id="406"/>
     </w:p>
     <w:p w14:paraId="697B3442" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="004879EE">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE72B1">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Describe the filter flow velocity backwash and air scouring control.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8E66DD" w14:textId="77777777" w:rsidR="0038570C" w:rsidRDefault="00963769" w:rsidP="004879EE">
+    <w:p w14:paraId="38E6434A" w14:textId="77777777" w:rsidR="00F93C97" w:rsidRDefault="00963769" w:rsidP="00F93C97">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="709"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1205BB8C" wp14:editId="00F8A788">
             <wp:extent cx="2749550" cy="5913755"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
@@ -27344,187 +26744,169 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2749550" cy="5913755"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B006285" w14:textId="5641860B" w:rsidR="00963769" w:rsidRDefault="0038570C" w:rsidP="004879EE">
+    <w:p w14:paraId="4C8E66DD" w14:textId="50FF38CA" w:rsidR="0038570C" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00785DF6">
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC \s 1 </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>: Example of Air Scouring Sequence Procedure</w:t>
+        <w:t>Example of Air Scouring Sequence Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BA3252" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00096291" w:rsidRDefault="00963769" w:rsidP="00062CC5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="407" w:name="_Toc94788338"/>
-      <w:bookmarkStart w:id="408" w:name="_Toc191534686"/>
+      <w:bookmarkStart w:id="408" w:name="_Toc240357814"/>
       <w:r>
         <w:t>Filter High Velocity Backwash</w:t>
       </w:r>
       <w:bookmarkEnd w:id="407"/>
       <w:bookmarkEnd w:id="408"/>
     </w:p>
     <w:p w14:paraId="53291C79" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00AE72B1" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:r w:rsidRPr="00AE72B1">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the filter high flow velocity backwash control. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B363FFF" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00096291" w:rsidRDefault="00963769" w:rsidP="00062CC5">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="409" w:name="_Toc94788339"/>
-      <w:bookmarkStart w:id="410" w:name="_Toc191534687"/>
+      <w:bookmarkStart w:id="410" w:name="_Toc240357815"/>
       <w:r>
         <w:t>Filter Ripening</w:t>
       </w:r>
       <w:bookmarkEnd w:id="409"/>
       <w:bookmarkEnd w:id="410"/>
     </w:p>
     <w:p w14:paraId="1B420503" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE72B1">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Describe the filter ripening period control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC702CE" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="0074544B">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="411" w:name="_Toc94788340"/>
-      <w:bookmarkStart w:id="412" w:name="_Toc191534688"/>
+      <w:bookmarkStart w:id="412" w:name="_Toc240357816"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Filter Queuing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="411"/>
       <w:bookmarkEnd w:id="412"/>
     </w:p>
     <w:p w14:paraId="43C373F3" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="0074544B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE72B1">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe how the filter queuing is controlled. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B0387B" w14:textId="77777777" w:rsidR="0038570C" w:rsidRDefault="00963769" w:rsidP="0074544B">
+    <w:p w14:paraId="7FFEA87C" w14:textId="77777777" w:rsidR="00F93C97" w:rsidRDefault="00963769" w:rsidP="00F93C97">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="709"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E3FAC53" wp14:editId="4BC2D487">
             <wp:extent cx="4415859" cy="4373880"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
@@ -27539,145 +26921,127 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4417348" cy="4375355"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C440652" w14:textId="071BE4D1" w:rsidR="001C3689" w:rsidRDefault="0038570C" w:rsidP="0074544B">
+    <w:p w14:paraId="24B0387B" w14:textId="7C23521B" w:rsidR="0038570C" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00785DF6">
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC \s 1 </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>: Example of Filter Queuing</w:t>
+        <w:t>Example of Filter Queuing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5425E8FC" w14:textId="77777777" w:rsidR="001C3689" w:rsidRDefault="001C3689">
       <w:pPr>
         <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="003859" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="333DF46D" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00096291" w:rsidRDefault="00963769" w:rsidP="0074544B">
       <w:pPr>
         <w:pStyle w:val="NbrHeading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="413" w:name="_Toc94788341"/>
-      <w:bookmarkStart w:id="414" w:name="_Toc191534689"/>
+      <w:bookmarkStart w:id="414" w:name="_Toc240357817"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Backwash Sequence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="413"/>
       <w:bookmarkEnd w:id="414"/>
     </w:p>
     <w:p w14:paraId="6AD6D635" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00AE72B1" w:rsidRDefault="00963769" w:rsidP="0074544B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Describe the Backwash Sequence. Add graphic to support procedure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C9D5A4" w14:textId="77777777" w:rsidR="0038570C" w:rsidRDefault="00963769" w:rsidP="0074544B">
+    <w:p w14:paraId="6B0A4314" w14:textId="77777777" w:rsidR="00F93C97" w:rsidRDefault="00963769" w:rsidP="00F93C97">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C602553" wp14:editId="5F84924E">
             <wp:extent cx="4395470" cy="5060315"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="32" name="Picture 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -27691,107 +27055,90 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4395470" cy="5060315"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE49C93" w14:textId="5E5E94BF" w:rsidR="00963769" w:rsidRDefault="0038570C" w:rsidP="0074544B">
+    <w:p w14:paraId="50C9D5A4" w14:textId="404A5FB2" w:rsidR="0038570C" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00785DF6">
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC \s 1 </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>: Example Backwash Sequence Procedure</w:t>
+        <w:t>Example Backwash Sequence Procedure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E95429" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00981B22" w:rsidRDefault="00963769" w:rsidP="002C696C">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="415" w:name="_Toc94788342"/>
       <w:bookmarkStart w:id="416" w:name="_Toc95230212"/>
-      <w:bookmarkStart w:id="417" w:name="_Toc191534690"/>
+      <w:bookmarkStart w:id="417" w:name="_Toc240357818"/>
       <w:r>
         <w:t>Abnormal Operation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="415"/>
       <w:bookmarkEnd w:id="416"/>
       <w:bookmarkEnd w:id="417"/>
     </w:p>
     <w:p w14:paraId="29B7EF6F" w14:textId="487048ED" w:rsidR="00963769" w:rsidRPr="00213877" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Define the abnormal conditions here and d</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE7A38">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>escribe briefly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -27910,66 +27257,66 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">ention of damage to equipment, prevention of environmental incidents and / or Seqwater’s social </w:t>
       </w:r>
       <w:r w:rsidR="00F14224">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>license</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> to operate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="327956A8" w14:textId="54E019B9" w:rsidR="00963769" w:rsidRPr="006D0CEF" w:rsidRDefault="00963769" w:rsidP="002C696C">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="418" w:name="_Toc94788343"/>
       <w:bookmarkStart w:id="419" w:name="_Toc95230213"/>
-      <w:bookmarkStart w:id="420" w:name="_Toc191534691"/>
+      <w:bookmarkStart w:id="420" w:name="_Toc240357819"/>
       <w:r w:rsidRPr="006D0CEF">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Process </w:t>
       </w:r>
       <w:r w:rsidR="00B1600E">
         <w:t xml:space="preserve">Critical </w:t>
       </w:r>
       <w:r w:rsidRPr="006D0CEF">
         <w:t>Alarms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="418"/>
       <w:bookmarkEnd w:id="419"/>
       <w:bookmarkEnd w:id="420"/>
     </w:p>
-    <w:p w14:paraId="7A324CE0" w14:textId="1A2318EB" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="007C07D2">
+    <w:p w14:paraId="7A324CE0" w14:textId="1BF29400" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="007C07D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Process critical alarms, designed as mitigations in the process design, </w:t>
       </w:r>
       <w:r w:rsidR="000B1B74">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidR="00B1600E" w:rsidRPr="007E4BD4">
         <w:rPr>
@@ -28072,51 +27419,51 @@
         </w:rPr>
         <w:t xml:space="preserve">and Functional Description Part B </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">will contain all alarms for the site/area. This section is just for alarms required in the process design to prompt operator action to keep the process </w:t>
       </w:r>
       <w:r w:rsidR="00B1600E">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">group </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>within its operating envelope.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BC16CC" w14:textId="562979A8" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
+    <w:p w14:paraId="76BC16CC" w14:textId="488C4669" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">CCP alarms and setpoints are documented in the site HACCP Plan and HACCP Wall Chart Procedure, which can be referenced here. Contact </w:t>
       </w:r>
       <w:hyperlink r:id="rId68" w:history="1">
         <w:r w:rsidR="00B1600E" w:rsidRPr="00B1600E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:t>engineering@seqwater.com.au</w:t>
         </w:r>
@@ -28205,51 +27552,51 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> design and </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4BD4">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>management.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A0F7ACD" w14:textId="6A43098A" w:rsidR="00963769" w:rsidRDefault="00B1600E" w:rsidP="002C696C">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="421" w:name="_Toc94788344"/>
       <w:bookmarkStart w:id="422" w:name="_Toc95230214"/>
-      <w:bookmarkStart w:id="423" w:name="_Toc191534692"/>
+      <w:bookmarkStart w:id="423" w:name="_Toc240357820"/>
       <w:r>
         <w:t>Faults</w:t>
       </w:r>
       <w:r w:rsidR="00963769">
         <w:t xml:space="preserve"> &amp; Interlocks</w:t>
       </w:r>
       <w:bookmarkEnd w:id="421"/>
       <w:bookmarkEnd w:id="422"/>
       <w:bookmarkEnd w:id="423"/>
       <w:r w:rsidR="00963769">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE6E164" w14:textId="1EE5CF99" w:rsidR="00963769" w:rsidRPr="00C30634" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61110">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -28522,51 +27869,51 @@
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> from moving beyond the design envelope</w:t>
       </w:r>
       <w:r w:rsidR="004536D1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465ED733" w14:textId="53B5DAF3" w:rsidR="00B1600E" w:rsidRPr="007F6DF7" w:rsidRDefault="004536D1" w:rsidP="00B1600E">
+    <w:p w14:paraId="465ED733" w14:textId="715E7968" w:rsidR="00B1600E" w:rsidRPr="007F6DF7" w:rsidRDefault="004536D1" w:rsidP="00B1600E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>I-TMP-STD-013 Cause and Effect Matrix Template (</w:t>
       </w:r>
       <w:hyperlink r:id="rId69" w:tooltip="View or Read Document" w:history="1">
         <w:r w:rsidR="00890D16" w:rsidRPr="00890D16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:highlight w:val="lightGray"/>
@@ -28721,51 +28068,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB4D972" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>The cause and effect shall look like this:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4406C1EE" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45CD3DAC" w14:textId="77777777" w:rsidR="0038570C" w:rsidRDefault="00963769" w:rsidP="0038570C">
+    <w:p w14:paraId="223213F2" w14:textId="77777777" w:rsidR="00F93C97" w:rsidRDefault="00963769" w:rsidP="00F93C97">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="709"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BED9A2A" wp14:editId="7496CD5A">
             <wp:extent cx="4867936" cy="2608028"/>
             <wp:effectExtent l="19050" t="19050" r="27940" b="20955"/>
             <wp:docPr id="6" name="Picture 6" descr="A screen shot of a computer screen&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Picture 6" descr="A screen shot of a computer screen&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -28774,102 +28121,81 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4874124" cy="2611343"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524AA74B" w14:textId="55C18AD1" w:rsidR="00963769" w:rsidRPr="00C30634" w:rsidRDefault="0038570C" w:rsidP="00432505">
+    <w:p w14:paraId="45CD3DAC" w14:textId="645A76BC" w:rsidR="0038570C" w:rsidRDefault="00F93C97" w:rsidP="00F93C97">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="00785DF6">
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC \s 1 </w:instrText>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00432505">
+      <w:r w:rsidR="003266BD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00F93C97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>: Example of C&amp;E</w:t>
+        <w:t>Example of C&amp;E</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF72295" w14:textId="4608AAFD" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C30634">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Group control shutdown interlocks or crash stop interlocks should be documented in this section in narrative style, if applicable. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
       <w:r w:rsidRPr="001626E6">
@@ -28906,51 +28232,51 @@
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>for additional information on interlocks</w:t>
       </w:r>
       <w:r w:rsidR="00B1600E" w:rsidRPr="007F6DF7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F69A53" w14:textId="268599D8" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="002C696C">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="424" w:name="_Toc94788345"/>
       <w:bookmarkStart w:id="425" w:name="_Toc95230215"/>
-      <w:bookmarkStart w:id="426" w:name="_Toc191534693"/>
+      <w:bookmarkStart w:id="426" w:name="_Toc240357821"/>
       <w:r>
         <w:t>OHS, Equipment and Process Safety Features</w:t>
       </w:r>
       <w:bookmarkEnd w:id="424"/>
       <w:bookmarkEnd w:id="425"/>
       <w:bookmarkEnd w:id="426"/>
     </w:p>
     <w:p w14:paraId="1241F551" w14:textId="22DCEBB6" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:pPr>
         <w:ind w:firstLine="11"/>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Mitigations are designed to reduce the severity of effects caused by a process that has gone beyond the design envelope.</w:t>
       </w:r>
       <w:r w:rsidR="00527EFC">
         <w:rPr>
           <w:i/>
@@ -29015,149 +28341,150 @@
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
       <w:r w:rsidR="00963769">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>stops are to be detailed here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEDDD6D" w14:textId="77777777" w:rsidR="00963769" w:rsidRDefault="00963769" w:rsidP="002C696C">
       <w:pPr>
         <w:pStyle w:val="NbrHeading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="427" w:name="_Toc94788346"/>
       <w:bookmarkStart w:id="428" w:name="_Toc95230216"/>
-      <w:bookmarkStart w:id="429" w:name="_Toc191534694"/>
+      <w:bookmarkStart w:id="429" w:name="_Toc240357822"/>
       <w:r>
         <w:t>Ancillaries Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="427"/>
       <w:bookmarkEnd w:id="428"/>
       <w:bookmarkEnd w:id="429"/>
     </w:p>
     <w:p w14:paraId="36549A28" w14:textId="77777777" w:rsidR="00963769" w:rsidRPr="00213877" w:rsidRDefault="00963769" w:rsidP="00963769">
       <w:r w:rsidRPr="00A93C9E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Detail any ancillaries related to the process group here.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> Reference interfaces with other process groups if required.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00963769" w:rsidRPr="00213877" w:rsidSect="00A05EFB">
       <w:headerReference w:type="default" r:id="rId71"/>
       <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="first" r:id="rId73"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="992" w:bottom="1701" w:left="992" w:header="709" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="135F13C2" w14:textId="77777777" w:rsidR="00476E77" w:rsidRDefault="00476E77" w:rsidP="001D5321">
+    <w:p w14:paraId="25E8478B" w14:textId="77777777" w:rsidR="000065B2" w:rsidRDefault="000065B2" w:rsidP="001D5321">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4185B27F" w14:textId="77777777" w:rsidR="00476E77" w:rsidRDefault="00476E77" w:rsidP="001D5321"/>
+    <w:p w14:paraId="5B0D6C85" w14:textId="77777777" w:rsidR="000065B2" w:rsidRDefault="000065B2" w:rsidP="001D5321"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26E0185D" w14:textId="77777777" w:rsidR="00476E77" w:rsidRDefault="00476E77" w:rsidP="001D5321">
+    <w:p w14:paraId="521E9418" w14:textId="77777777" w:rsidR="000065B2" w:rsidRDefault="000065B2" w:rsidP="001D5321">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E136B5E" w14:textId="77777777" w:rsidR="00476E77" w:rsidRDefault="00476E77" w:rsidP="001D5321"/>
+    <w:p w14:paraId="7A24379B" w14:textId="77777777" w:rsidR="000065B2" w:rsidRDefault="000065B2" w:rsidP="001D5321"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Condensed">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -29562,64 +28889,86 @@
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00670690">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Th</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>is document is the property of Seqwater. It must not be copied or reproduced in any way whatsoever without the authority of Seqwater. This document is uncontrolled when printed. An electronic database manages and stores the controlled version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5102BD1F" w14:textId="232BC0F9" w:rsidR="003F4BE0" w:rsidRPr="00C16397" w:rsidRDefault="00817D15" w:rsidP="00A07613">
+  <w:p w14:paraId="5102BD1F" w14:textId="46C151CD" w:rsidR="003F4BE0" w:rsidRPr="008D7467" w:rsidRDefault="008D7467" w:rsidP="006535EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:sz w:val="14"/>
-        <w:szCs w:val="14"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C16397">
+    <w:r w:rsidRPr="008D7467">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>DOCUMENT SENSITIVITY</w:t>
+    </w:r>
+    <w:r w:rsidR="00416D31" w:rsidRPr="008D7467">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>: OFFICIAL (</w:t>
+    </w:r>
+    <w:r w:rsidR="0020537C" w:rsidRPr="008D7467">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Public</w:t>
+    </w:r>
+    <w:r w:rsidR="00416D31" w:rsidRPr="008D7467">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidR="00817D15" w:rsidRPr="008D7467">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E5FA06C" wp14:editId="459A301E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-483029</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559542" cy="1073888"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="700605247" name="Picture 700605247"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -29639,56 +28988,50 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7569370" cy="1075284"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...4 lines deleted...]
-      <w:t>DOCUMENT SENSITIVITY: OFFICIAL (Public)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNoBorders1"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="00AFF0" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
       <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="968"/>
       <w:gridCol w:w="1300"/>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="1418"/>
       <w:gridCol w:w="2956"/>
       <w:gridCol w:w="1012"/>
     </w:tblGrid>
@@ -30033,67 +29376,150 @@
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00670690">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Th</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>is document is the property of Seqwater. It must not be copied or reproduced in any way whatsoever without the authority of Seqwater. This document is uncontrolled when printed. An electronic database manages and stores the controlled version.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73585165" w14:textId="21528FCB" w:rsidR="006535EA" w:rsidRPr="00C16397" w:rsidRDefault="006535EA" w:rsidP="006535EA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C16397">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E378BDA" wp14:editId="53FCDCEC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-483029</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7559542" cy="1073888"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="323497350" name="Picture 323497350"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7569370" cy="1075284"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1144E984" w14:textId="77777777" w:rsidR="00476E77" w:rsidRDefault="00476E77" w:rsidP="001D5321">
+    <w:p w14:paraId="1A24EEEA" w14:textId="77777777" w:rsidR="000065B2" w:rsidRDefault="000065B2" w:rsidP="001D5321">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBF2FB7" w14:textId="77777777" w:rsidR="00476E77" w:rsidRDefault="00476E77" w:rsidP="001D5321"/>
+    <w:p w14:paraId="15EE4906" w14:textId="77777777" w:rsidR="000065B2" w:rsidRDefault="000065B2" w:rsidP="001D5321"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72049AEF" w14:textId="77777777" w:rsidR="00476E77" w:rsidRDefault="00476E77" w:rsidP="001D5321">
+    <w:p w14:paraId="0EEE4306" w14:textId="77777777" w:rsidR="000065B2" w:rsidRDefault="000065B2" w:rsidP="001D5321">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B8B71D" w14:textId="77777777" w:rsidR="00476E77" w:rsidRDefault="00476E77" w:rsidP="001D5321"/>
+    <w:p w14:paraId="658E076F" w14:textId="77777777" w:rsidR="000065B2" w:rsidRDefault="000065B2" w:rsidP="001D5321"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="689161D5" w14:textId="1125A7DF" w:rsidR="00D20395" w:rsidRPr="00C64F6D" w:rsidRDefault="00C64F6D" w:rsidP="00C64F6D">
     <w:pPr>
       <w:pStyle w:val="Header2"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9922"/>
       </w:tabs>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C64F6D">
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08D91737" wp14:editId="134FAA2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
@@ -34929,594 +34355,628 @@
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1466585720">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="961571049">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="256259231">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1300767980">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1510021731">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="158"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A57F1"/>
     <w:rsid w:val="00001D2C"/>
     <w:rsid w:val="000047E4"/>
     <w:rsid w:val="00004A15"/>
     <w:rsid w:val="00006100"/>
+    <w:rsid w:val="0000658A"/>
+    <w:rsid w:val="000065B2"/>
     <w:rsid w:val="000068AD"/>
     <w:rsid w:val="0001141B"/>
     <w:rsid w:val="00013279"/>
     <w:rsid w:val="00020D1E"/>
     <w:rsid w:val="000217FC"/>
     <w:rsid w:val="00022A93"/>
     <w:rsid w:val="00023749"/>
     <w:rsid w:val="0002392F"/>
     <w:rsid w:val="000242B0"/>
     <w:rsid w:val="000261C8"/>
     <w:rsid w:val="000301FB"/>
     <w:rsid w:val="00030C16"/>
     <w:rsid w:val="000337C9"/>
     <w:rsid w:val="0003474B"/>
     <w:rsid w:val="00034C33"/>
     <w:rsid w:val="00035099"/>
     <w:rsid w:val="000427B8"/>
     <w:rsid w:val="00042B1B"/>
     <w:rsid w:val="00042F9D"/>
     <w:rsid w:val="000466B4"/>
     <w:rsid w:val="00054736"/>
+    <w:rsid w:val="00055A7D"/>
     <w:rsid w:val="00057AB3"/>
     <w:rsid w:val="00057D80"/>
     <w:rsid w:val="00062CC5"/>
+    <w:rsid w:val="00063DC1"/>
     <w:rsid w:val="00071C7D"/>
     <w:rsid w:val="00072122"/>
     <w:rsid w:val="00076F97"/>
     <w:rsid w:val="00077235"/>
     <w:rsid w:val="000776C3"/>
     <w:rsid w:val="0008088A"/>
     <w:rsid w:val="00082B58"/>
     <w:rsid w:val="00084D90"/>
     <w:rsid w:val="00086104"/>
     <w:rsid w:val="000870BB"/>
     <w:rsid w:val="00087D93"/>
     <w:rsid w:val="00090BAD"/>
     <w:rsid w:val="00091700"/>
     <w:rsid w:val="00096C00"/>
     <w:rsid w:val="00096F6E"/>
     <w:rsid w:val="00097E35"/>
     <w:rsid w:val="000A3372"/>
     <w:rsid w:val="000A4169"/>
     <w:rsid w:val="000A5094"/>
     <w:rsid w:val="000A55EA"/>
     <w:rsid w:val="000A605B"/>
     <w:rsid w:val="000A6328"/>
     <w:rsid w:val="000A76B2"/>
     <w:rsid w:val="000B04B2"/>
     <w:rsid w:val="000B1B74"/>
     <w:rsid w:val="000B3081"/>
     <w:rsid w:val="000B3EBE"/>
     <w:rsid w:val="000B6FA1"/>
     <w:rsid w:val="000B7510"/>
     <w:rsid w:val="000C040B"/>
     <w:rsid w:val="000C0C22"/>
     <w:rsid w:val="000C1506"/>
     <w:rsid w:val="000C1D1E"/>
     <w:rsid w:val="000C2DAF"/>
     <w:rsid w:val="000C4BC2"/>
     <w:rsid w:val="000C4DC4"/>
     <w:rsid w:val="000D0C2D"/>
     <w:rsid w:val="000D2B68"/>
     <w:rsid w:val="000D3F3C"/>
     <w:rsid w:val="000D4BF4"/>
     <w:rsid w:val="000D7AB1"/>
     <w:rsid w:val="000E1D02"/>
     <w:rsid w:val="000E24D6"/>
     <w:rsid w:val="000E2917"/>
     <w:rsid w:val="000E3A02"/>
     <w:rsid w:val="000E61A9"/>
     <w:rsid w:val="000E71FC"/>
+    <w:rsid w:val="000F00C9"/>
     <w:rsid w:val="000F06C8"/>
     <w:rsid w:val="000F207D"/>
     <w:rsid w:val="000F4624"/>
     <w:rsid w:val="000F4A35"/>
     <w:rsid w:val="000F5AE3"/>
     <w:rsid w:val="000F7133"/>
     <w:rsid w:val="00102D1D"/>
     <w:rsid w:val="00103FAE"/>
     <w:rsid w:val="001040E7"/>
+    <w:rsid w:val="001045FB"/>
     <w:rsid w:val="001050FF"/>
     <w:rsid w:val="001063C6"/>
     <w:rsid w:val="00110AAC"/>
     <w:rsid w:val="001128D8"/>
     <w:rsid w:val="00123C73"/>
     <w:rsid w:val="001264A8"/>
     <w:rsid w:val="00127625"/>
     <w:rsid w:val="001302EE"/>
     <w:rsid w:val="00131D30"/>
     <w:rsid w:val="0013218E"/>
     <w:rsid w:val="00135322"/>
     <w:rsid w:val="00136279"/>
     <w:rsid w:val="00140079"/>
     <w:rsid w:val="0014388B"/>
     <w:rsid w:val="00144EE2"/>
     <w:rsid w:val="00145CCD"/>
     <w:rsid w:val="00147A20"/>
     <w:rsid w:val="001501A7"/>
     <w:rsid w:val="001505D8"/>
     <w:rsid w:val="001509EE"/>
     <w:rsid w:val="00150A5D"/>
     <w:rsid w:val="00152195"/>
     <w:rsid w:val="00153871"/>
     <w:rsid w:val="00154790"/>
     <w:rsid w:val="0015592B"/>
     <w:rsid w:val="00156423"/>
     <w:rsid w:val="001600E5"/>
     <w:rsid w:val="00160B8D"/>
     <w:rsid w:val="00161635"/>
     <w:rsid w:val="00162614"/>
     <w:rsid w:val="00167EEF"/>
     <w:rsid w:val="0017324F"/>
+    <w:rsid w:val="001763DE"/>
     <w:rsid w:val="00177466"/>
+    <w:rsid w:val="00180B3F"/>
     <w:rsid w:val="001829A7"/>
     <w:rsid w:val="00183A1F"/>
     <w:rsid w:val="00185154"/>
     <w:rsid w:val="001900B5"/>
     <w:rsid w:val="00190D97"/>
     <w:rsid w:val="0019114D"/>
     <w:rsid w:val="0019259C"/>
     <w:rsid w:val="00195854"/>
     <w:rsid w:val="00196E7E"/>
     <w:rsid w:val="001A040F"/>
     <w:rsid w:val="001A0A79"/>
     <w:rsid w:val="001A4DA4"/>
     <w:rsid w:val="001B030F"/>
     <w:rsid w:val="001B047F"/>
     <w:rsid w:val="001B3C9B"/>
     <w:rsid w:val="001B48B9"/>
     <w:rsid w:val="001B4A6F"/>
     <w:rsid w:val="001B57BC"/>
     <w:rsid w:val="001B5E91"/>
     <w:rsid w:val="001B7C21"/>
     <w:rsid w:val="001B7FA8"/>
     <w:rsid w:val="001C0C60"/>
     <w:rsid w:val="001C3689"/>
+    <w:rsid w:val="001C47A3"/>
     <w:rsid w:val="001C4B2B"/>
     <w:rsid w:val="001C66A5"/>
     <w:rsid w:val="001C6D95"/>
     <w:rsid w:val="001D0733"/>
     <w:rsid w:val="001D3AAF"/>
     <w:rsid w:val="001D4A17"/>
     <w:rsid w:val="001D5321"/>
     <w:rsid w:val="001D5F53"/>
     <w:rsid w:val="001E0AAF"/>
     <w:rsid w:val="001E11E9"/>
     <w:rsid w:val="001E3641"/>
     <w:rsid w:val="001E69D9"/>
     <w:rsid w:val="001F032E"/>
     <w:rsid w:val="001F06ED"/>
     <w:rsid w:val="001F06FA"/>
     <w:rsid w:val="001F0D08"/>
     <w:rsid w:val="001F0FF2"/>
     <w:rsid w:val="001F1597"/>
     <w:rsid w:val="001F16CA"/>
     <w:rsid w:val="001F34F0"/>
     <w:rsid w:val="002002AC"/>
     <w:rsid w:val="00200D30"/>
     <w:rsid w:val="002034BD"/>
+    <w:rsid w:val="0020537C"/>
     <w:rsid w:val="002078C1"/>
     <w:rsid w:val="002106C4"/>
     <w:rsid w:val="00210DEF"/>
     <w:rsid w:val="002202AA"/>
     <w:rsid w:val="00222215"/>
     <w:rsid w:val="00222F9E"/>
     <w:rsid w:val="002238A1"/>
     <w:rsid w:val="00226F05"/>
     <w:rsid w:val="00227FA0"/>
     <w:rsid w:val="002353E1"/>
     <w:rsid w:val="00240092"/>
+    <w:rsid w:val="0024502C"/>
     <w:rsid w:val="00246852"/>
     <w:rsid w:val="00247CB3"/>
     <w:rsid w:val="00247E80"/>
     <w:rsid w:val="0025119D"/>
     <w:rsid w:val="00252201"/>
     <w:rsid w:val="00254431"/>
     <w:rsid w:val="002548FD"/>
     <w:rsid w:val="00254DD8"/>
     <w:rsid w:val="00255371"/>
     <w:rsid w:val="00256476"/>
     <w:rsid w:val="00260702"/>
     <w:rsid w:val="00263D2D"/>
     <w:rsid w:val="00264AB0"/>
     <w:rsid w:val="002665FD"/>
     <w:rsid w:val="002714D6"/>
     <w:rsid w:val="00281F89"/>
     <w:rsid w:val="00285AA9"/>
     <w:rsid w:val="00286C02"/>
     <w:rsid w:val="0029301E"/>
     <w:rsid w:val="00293230"/>
     <w:rsid w:val="00294026"/>
     <w:rsid w:val="00296464"/>
     <w:rsid w:val="002A0A79"/>
     <w:rsid w:val="002A1797"/>
     <w:rsid w:val="002A3E70"/>
     <w:rsid w:val="002A46C1"/>
     <w:rsid w:val="002A4A97"/>
     <w:rsid w:val="002A6BBB"/>
     <w:rsid w:val="002B03DF"/>
     <w:rsid w:val="002B4003"/>
     <w:rsid w:val="002C0687"/>
     <w:rsid w:val="002C0F96"/>
     <w:rsid w:val="002C1029"/>
     <w:rsid w:val="002C2D0F"/>
     <w:rsid w:val="002C5B1C"/>
+    <w:rsid w:val="002C6032"/>
     <w:rsid w:val="002C696C"/>
     <w:rsid w:val="002D3991"/>
     <w:rsid w:val="002D4254"/>
     <w:rsid w:val="002D4E6E"/>
     <w:rsid w:val="002D545A"/>
     <w:rsid w:val="002D655E"/>
     <w:rsid w:val="002E16A1"/>
     <w:rsid w:val="002E1E52"/>
     <w:rsid w:val="002E2215"/>
     <w:rsid w:val="002E4B39"/>
     <w:rsid w:val="002F1DEE"/>
     <w:rsid w:val="002F3164"/>
     <w:rsid w:val="002F3951"/>
     <w:rsid w:val="002F4862"/>
     <w:rsid w:val="002F5B06"/>
     <w:rsid w:val="002F6FC0"/>
     <w:rsid w:val="002F7D83"/>
     <w:rsid w:val="00301310"/>
     <w:rsid w:val="00301893"/>
     <w:rsid w:val="00302313"/>
     <w:rsid w:val="00304695"/>
     <w:rsid w:val="003052EA"/>
     <w:rsid w:val="003057AD"/>
     <w:rsid w:val="00312BEE"/>
     <w:rsid w:val="00315678"/>
     <w:rsid w:val="00316188"/>
     <w:rsid w:val="00317305"/>
     <w:rsid w:val="003228F9"/>
     <w:rsid w:val="003246B1"/>
+    <w:rsid w:val="003266BD"/>
     <w:rsid w:val="0033177E"/>
     <w:rsid w:val="00334775"/>
     <w:rsid w:val="003355C8"/>
     <w:rsid w:val="00336AD8"/>
     <w:rsid w:val="00337852"/>
     <w:rsid w:val="003408DA"/>
     <w:rsid w:val="003411DD"/>
     <w:rsid w:val="00343D64"/>
     <w:rsid w:val="00346968"/>
     <w:rsid w:val="00350C1A"/>
     <w:rsid w:val="0035177C"/>
     <w:rsid w:val="00352602"/>
+    <w:rsid w:val="00352CE0"/>
     <w:rsid w:val="0035372A"/>
     <w:rsid w:val="00354FF6"/>
     <w:rsid w:val="00356466"/>
     <w:rsid w:val="00356F41"/>
     <w:rsid w:val="00357D64"/>
     <w:rsid w:val="00361276"/>
     <w:rsid w:val="00364F67"/>
     <w:rsid w:val="0036798F"/>
     <w:rsid w:val="00372E5E"/>
     <w:rsid w:val="0037398C"/>
     <w:rsid w:val="0037618F"/>
     <w:rsid w:val="0037734E"/>
     <w:rsid w:val="003801D0"/>
     <w:rsid w:val="003809BB"/>
     <w:rsid w:val="00384301"/>
     <w:rsid w:val="003853C1"/>
     <w:rsid w:val="0038570C"/>
     <w:rsid w:val="00391DB5"/>
     <w:rsid w:val="00392914"/>
     <w:rsid w:val="0039644D"/>
     <w:rsid w:val="003A04C1"/>
     <w:rsid w:val="003A0774"/>
     <w:rsid w:val="003A08A5"/>
     <w:rsid w:val="003A180E"/>
     <w:rsid w:val="003A51D5"/>
     <w:rsid w:val="003A580D"/>
     <w:rsid w:val="003A75CA"/>
     <w:rsid w:val="003B0217"/>
     <w:rsid w:val="003B0945"/>
     <w:rsid w:val="003B097F"/>
     <w:rsid w:val="003B1570"/>
     <w:rsid w:val="003B1C79"/>
+    <w:rsid w:val="003B252A"/>
     <w:rsid w:val="003B4DCF"/>
     <w:rsid w:val="003B7676"/>
     <w:rsid w:val="003C6131"/>
     <w:rsid w:val="003C660A"/>
+    <w:rsid w:val="003C6A7F"/>
     <w:rsid w:val="003C6FD9"/>
     <w:rsid w:val="003C77BE"/>
     <w:rsid w:val="003D1B98"/>
     <w:rsid w:val="003D285A"/>
     <w:rsid w:val="003D379B"/>
     <w:rsid w:val="003D3B71"/>
     <w:rsid w:val="003D56AF"/>
     <w:rsid w:val="003D6BE1"/>
     <w:rsid w:val="003E1EF3"/>
+    <w:rsid w:val="003E24C0"/>
     <w:rsid w:val="003E5319"/>
     <w:rsid w:val="003E7C9D"/>
     <w:rsid w:val="003F05F1"/>
     <w:rsid w:val="003F4BE0"/>
     <w:rsid w:val="003F516D"/>
     <w:rsid w:val="004023F0"/>
     <w:rsid w:val="00402F39"/>
     <w:rsid w:val="00403636"/>
     <w:rsid w:val="00404615"/>
     <w:rsid w:val="0040612F"/>
     <w:rsid w:val="00407776"/>
     <w:rsid w:val="00411A0B"/>
     <w:rsid w:val="00411BA8"/>
     <w:rsid w:val="0041249E"/>
     <w:rsid w:val="00412745"/>
     <w:rsid w:val="00413219"/>
+    <w:rsid w:val="00416D31"/>
     <w:rsid w:val="0042360F"/>
     <w:rsid w:val="0042670F"/>
     <w:rsid w:val="00427353"/>
     <w:rsid w:val="0042775B"/>
     <w:rsid w:val="00430400"/>
     <w:rsid w:val="00430EB5"/>
     <w:rsid w:val="00431F0F"/>
+    <w:rsid w:val="0043227D"/>
     <w:rsid w:val="00432505"/>
     <w:rsid w:val="0043564D"/>
     <w:rsid w:val="0043628A"/>
     <w:rsid w:val="00441BD3"/>
     <w:rsid w:val="00442A68"/>
+    <w:rsid w:val="00443910"/>
     <w:rsid w:val="00444055"/>
     <w:rsid w:val="00444AE6"/>
     <w:rsid w:val="00444E33"/>
     <w:rsid w:val="00444FF6"/>
     <w:rsid w:val="00445D42"/>
     <w:rsid w:val="00446967"/>
     <w:rsid w:val="004478FD"/>
     <w:rsid w:val="00447F5B"/>
     <w:rsid w:val="00450D05"/>
     <w:rsid w:val="00450D51"/>
     <w:rsid w:val="00452050"/>
     <w:rsid w:val="00452F19"/>
     <w:rsid w:val="00453045"/>
     <w:rsid w:val="0045360A"/>
     <w:rsid w:val="004536D1"/>
+    <w:rsid w:val="0045372B"/>
     <w:rsid w:val="00453DE2"/>
     <w:rsid w:val="004546A0"/>
     <w:rsid w:val="00456089"/>
     <w:rsid w:val="00460613"/>
     <w:rsid w:val="0046177F"/>
     <w:rsid w:val="004631F8"/>
     <w:rsid w:val="004700B3"/>
     <w:rsid w:val="00470AE9"/>
     <w:rsid w:val="0047255F"/>
     <w:rsid w:val="004732CE"/>
     <w:rsid w:val="00474196"/>
-    <w:rsid w:val="00476E77"/>
     <w:rsid w:val="00477738"/>
     <w:rsid w:val="004844AA"/>
     <w:rsid w:val="00484759"/>
     <w:rsid w:val="00484FBA"/>
     <w:rsid w:val="004879EE"/>
     <w:rsid w:val="00491C59"/>
     <w:rsid w:val="004926FC"/>
     <w:rsid w:val="00495AFF"/>
     <w:rsid w:val="004A15A9"/>
     <w:rsid w:val="004A36F9"/>
     <w:rsid w:val="004A3D77"/>
     <w:rsid w:val="004A66D6"/>
     <w:rsid w:val="004B485B"/>
     <w:rsid w:val="004B692B"/>
     <w:rsid w:val="004B69B5"/>
     <w:rsid w:val="004B7DAE"/>
     <w:rsid w:val="004C301D"/>
     <w:rsid w:val="004C7502"/>
     <w:rsid w:val="004D00DB"/>
     <w:rsid w:val="004D0F13"/>
     <w:rsid w:val="004D2B60"/>
     <w:rsid w:val="004D3F58"/>
     <w:rsid w:val="004E356F"/>
     <w:rsid w:val="004E4AB9"/>
     <w:rsid w:val="004E7089"/>
     <w:rsid w:val="004E79A4"/>
     <w:rsid w:val="004F2A3C"/>
     <w:rsid w:val="004F3D6F"/>
     <w:rsid w:val="004F5F2A"/>
     <w:rsid w:val="004F64C5"/>
     <w:rsid w:val="00501F80"/>
     <w:rsid w:val="005025BB"/>
     <w:rsid w:val="00505A00"/>
+    <w:rsid w:val="00505BF7"/>
     <w:rsid w:val="00506D08"/>
     <w:rsid w:val="0051056D"/>
     <w:rsid w:val="00510F3B"/>
     <w:rsid w:val="00510F5A"/>
     <w:rsid w:val="00515763"/>
     <w:rsid w:val="00517BD7"/>
     <w:rsid w:val="00520592"/>
     <w:rsid w:val="00521705"/>
     <w:rsid w:val="00524281"/>
     <w:rsid w:val="005266F4"/>
     <w:rsid w:val="00527859"/>
     <w:rsid w:val="00527EFC"/>
     <w:rsid w:val="00531AB3"/>
     <w:rsid w:val="00531FF2"/>
     <w:rsid w:val="0053290C"/>
     <w:rsid w:val="005331C9"/>
     <w:rsid w:val="00533401"/>
     <w:rsid w:val="00534489"/>
     <w:rsid w:val="005357DD"/>
     <w:rsid w:val="00537083"/>
     <w:rsid w:val="005401E6"/>
     <w:rsid w:val="005402D3"/>
     <w:rsid w:val="00543459"/>
     <w:rsid w:val="00543F61"/>
     <w:rsid w:val="00544226"/>
     <w:rsid w:val="005454B4"/>
     <w:rsid w:val="00546C17"/>
     <w:rsid w:val="005473EC"/>
     <w:rsid w:val="005504B2"/>
     <w:rsid w:val="00551775"/>
     <w:rsid w:val="0055219D"/>
     <w:rsid w:val="0055353F"/>
     <w:rsid w:val="0056633F"/>
+    <w:rsid w:val="00566CB5"/>
+    <w:rsid w:val="00566EE2"/>
     <w:rsid w:val="005713E5"/>
     <w:rsid w:val="005722B5"/>
     <w:rsid w:val="005746BF"/>
     <w:rsid w:val="00575E10"/>
     <w:rsid w:val="005771CC"/>
     <w:rsid w:val="00580CC1"/>
+    <w:rsid w:val="00581807"/>
     <w:rsid w:val="0058616D"/>
     <w:rsid w:val="00591773"/>
     <w:rsid w:val="00592057"/>
     <w:rsid w:val="005924F9"/>
     <w:rsid w:val="00595B51"/>
     <w:rsid w:val="00596434"/>
     <w:rsid w:val="005A435A"/>
     <w:rsid w:val="005B0C40"/>
     <w:rsid w:val="005B2A90"/>
     <w:rsid w:val="005B2F02"/>
     <w:rsid w:val="005B3E30"/>
     <w:rsid w:val="005B5B70"/>
     <w:rsid w:val="005C03CE"/>
     <w:rsid w:val="005C23E5"/>
     <w:rsid w:val="005C4F0C"/>
     <w:rsid w:val="005D4AEE"/>
     <w:rsid w:val="005D620B"/>
     <w:rsid w:val="005D646F"/>
     <w:rsid w:val="005D79AE"/>
     <w:rsid w:val="005E1615"/>
     <w:rsid w:val="005E259B"/>
     <w:rsid w:val="005E7142"/>
     <w:rsid w:val="005E781E"/>
     <w:rsid w:val="005F2647"/>
     <w:rsid w:val="005F2D4E"/>
     <w:rsid w:val="005F4FA4"/>
     <w:rsid w:val="0060208B"/>
     <w:rsid w:val="006025ED"/>
     <w:rsid w:val="00602C02"/>
     <w:rsid w:val="00602C66"/>
     <w:rsid w:val="006062A6"/>
     <w:rsid w:val="0060735A"/>
     <w:rsid w:val="00610115"/>
     <w:rsid w:val="006107A6"/>
     <w:rsid w:val="0061089F"/>
     <w:rsid w:val="00611101"/>
     <w:rsid w:val="00613925"/>
     <w:rsid w:val="00613F78"/>
     <w:rsid w:val="00623CBE"/>
+    <w:rsid w:val="00627851"/>
     <w:rsid w:val="0063033B"/>
     <w:rsid w:val="00631B78"/>
     <w:rsid w:val="00631BB8"/>
     <w:rsid w:val="00633235"/>
     <w:rsid w:val="00636BE9"/>
     <w:rsid w:val="006373C4"/>
     <w:rsid w:val="0064125E"/>
     <w:rsid w:val="00645F67"/>
     <w:rsid w:val="00651CDC"/>
     <w:rsid w:val="0065325A"/>
+    <w:rsid w:val="006535EA"/>
     <w:rsid w:val="0065438E"/>
     <w:rsid w:val="00660FA6"/>
     <w:rsid w:val="006656E8"/>
     <w:rsid w:val="006657CA"/>
     <w:rsid w:val="00667EDC"/>
     <w:rsid w:val="0067203A"/>
+    <w:rsid w:val="0067351B"/>
     <w:rsid w:val="00674316"/>
     <w:rsid w:val="0067481E"/>
     <w:rsid w:val="006760A2"/>
     <w:rsid w:val="00676143"/>
     <w:rsid w:val="0068183D"/>
     <w:rsid w:val="00682E7E"/>
     <w:rsid w:val="00683FB7"/>
     <w:rsid w:val="00684E74"/>
     <w:rsid w:val="00685DD1"/>
     <w:rsid w:val="0069212C"/>
     <w:rsid w:val="00693A71"/>
     <w:rsid w:val="00694CC3"/>
     <w:rsid w:val="006959E4"/>
     <w:rsid w:val="006A1801"/>
     <w:rsid w:val="006A2C16"/>
+    <w:rsid w:val="006A4D3E"/>
     <w:rsid w:val="006A57DC"/>
     <w:rsid w:val="006A5C5B"/>
     <w:rsid w:val="006B0196"/>
     <w:rsid w:val="006B0D6F"/>
     <w:rsid w:val="006B1447"/>
     <w:rsid w:val="006B18AE"/>
     <w:rsid w:val="006B4356"/>
     <w:rsid w:val="006B6D33"/>
+    <w:rsid w:val="006C1E4D"/>
     <w:rsid w:val="006C2877"/>
     <w:rsid w:val="006C29BB"/>
     <w:rsid w:val="006C57EC"/>
+    <w:rsid w:val="006D043B"/>
     <w:rsid w:val="006D13E4"/>
     <w:rsid w:val="006D22C5"/>
     <w:rsid w:val="006D2809"/>
     <w:rsid w:val="006D4787"/>
     <w:rsid w:val="006E56D2"/>
     <w:rsid w:val="006E704C"/>
     <w:rsid w:val="006E7D6E"/>
     <w:rsid w:val="006F2CA1"/>
     <w:rsid w:val="006F365A"/>
+    <w:rsid w:val="00704043"/>
     <w:rsid w:val="00706B38"/>
     <w:rsid w:val="00714346"/>
     <w:rsid w:val="00714E8F"/>
     <w:rsid w:val="007159A7"/>
     <w:rsid w:val="007162E6"/>
+    <w:rsid w:val="007178B0"/>
     <w:rsid w:val="00724364"/>
     <w:rsid w:val="00724855"/>
+    <w:rsid w:val="00732530"/>
     <w:rsid w:val="0073279C"/>
     <w:rsid w:val="00733BEB"/>
     <w:rsid w:val="00740681"/>
     <w:rsid w:val="007421F2"/>
     <w:rsid w:val="00743617"/>
     <w:rsid w:val="00744C57"/>
     <w:rsid w:val="0074544B"/>
     <w:rsid w:val="00755BDC"/>
     <w:rsid w:val="007616CA"/>
     <w:rsid w:val="0076204B"/>
     <w:rsid w:val="0076479A"/>
     <w:rsid w:val="00764F82"/>
     <w:rsid w:val="00767150"/>
     <w:rsid w:val="00770BF1"/>
     <w:rsid w:val="00771EAA"/>
     <w:rsid w:val="00774E81"/>
     <w:rsid w:val="00776B57"/>
     <w:rsid w:val="00781EA4"/>
     <w:rsid w:val="00781EB6"/>
     <w:rsid w:val="00782D6C"/>
     <w:rsid w:val="00782EB5"/>
     <w:rsid w:val="00783C32"/>
     <w:rsid w:val="00784924"/>
     <w:rsid w:val="007852E8"/>
     <w:rsid w:val="00785DF6"/>
@@ -35524,295 +34984,305 @@
     <w:rsid w:val="0079306C"/>
     <w:rsid w:val="00794BA8"/>
     <w:rsid w:val="007967B7"/>
     <w:rsid w:val="007A5094"/>
     <w:rsid w:val="007A510D"/>
     <w:rsid w:val="007A5346"/>
     <w:rsid w:val="007A55F2"/>
     <w:rsid w:val="007B07EB"/>
     <w:rsid w:val="007B23B6"/>
     <w:rsid w:val="007B4DE5"/>
     <w:rsid w:val="007B661B"/>
     <w:rsid w:val="007C07D2"/>
     <w:rsid w:val="007C243E"/>
     <w:rsid w:val="007C5011"/>
     <w:rsid w:val="007D1366"/>
     <w:rsid w:val="007D3A48"/>
     <w:rsid w:val="007D4E6E"/>
     <w:rsid w:val="007D51B9"/>
     <w:rsid w:val="007D64C7"/>
     <w:rsid w:val="007D7821"/>
     <w:rsid w:val="007D7F3E"/>
     <w:rsid w:val="007E19BD"/>
     <w:rsid w:val="007E34CC"/>
     <w:rsid w:val="007E4A56"/>
     <w:rsid w:val="007E6753"/>
+    <w:rsid w:val="007E6D89"/>
     <w:rsid w:val="007F3523"/>
     <w:rsid w:val="007F43D9"/>
     <w:rsid w:val="007F631C"/>
     <w:rsid w:val="007F6DF7"/>
     <w:rsid w:val="008059F2"/>
     <w:rsid w:val="00806E12"/>
     <w:rsid w:val="008124E3"/>
     <w:rsid w:val="00813C59"/>
     <w:rsid w:val="008148F5"/>
+    <w:rsid w:val="00816E6D"/>
     <w:rsid w:val="00817112"/>
     <w:rsid w:val="00817D15"/>
     <w:rsid w:val="00817D6F"/>
     <w:rsid w:val="008216C6"/>
     <w:rsid w:val="00822503"/>
     <w:rsid w:val="00824A7D"/>
     <w:rsid w:val="00825669"/>
     <w:rsid w:val="00827129"/>
     <w:rsid w:val="00827BAC"/>
+    <w:rsid w:val="008311BB"/>
     <w:rsid w:val="00833298"/>
     <w:rsid w:val="00833527"/>
     <w:rsid w:val="00834FFE"/>
     <w:rsid w:val="00835263"/>
     <w:rsid w:val="00837929"/>
     <w:rsid w:val="008415AA"/>
     <w:rsid w:val="00845732"/>
     <w:rsid w:val="00845FAB"/>
     <w:rsid w:val="008504B3"/>
     <w:rsid w:val="00852A88"/>
     <w:rsid w:val="008540DC"/>
     <w:rsid w:val="0085527E"/>
     <w:rsid w:val="008559E8"/>
     <w:rsid w:val="0085711A"/>
     <w:rsid w:val="008572D9"/>
     <w:rsid w:val="008613E9"/>
     <w:rsid w:val="00861E13"/>
     <w:rsid w:val="00872E9C"/>
     <w:rsid w:val="00874181"/>
     <w:rsid w:val="008763B4"/>
     <w:rsid w:val="00876D79"/>
     <w:rsid w:val="008778FD"/>
     <w:rsid w:val="00886F46"/>
     <w:rsid w:val="0088760E"/>
     <w:rsid w:val="00890D16"/>
     <w:rsid w:val="0089146A"/>
     <w:rsid w:val="00892496"/>
     <w:rsid w:val="00892B16"/>
     <w:rsid w:val="00894E8A"/>
     <w:rsid w:val="00896FD8"/>
     <w:rsid w:val="008A57F1"/>
     <w:rsid w:val="008A59CB"/>
     <w:rsid w:val="008A6F22"/>
     <w:rsid w:val="008B18B4"/>
     <w:rsid w:val="008B36A6"/>
     <w:rsid w:val="008B4EDD"/>
     <w:rsid w:val="008B5D8F"/>
     <w:rsid w:val="008C0E7D"/>
     <w:rsid w:val="008C3916"/>
     <w:rsid w:val="008C5ED0"/>
     <w:rsid w:val="008D1D01"/>
     <w:rsid w:val="008D5C8A"/>
     <w:rsid w:val="008D6173"/>
+    <w:rsid w:val="008D7467"/>
     <w:rsid w:val="008D7E6E"/>
     <w:rsid w:val="008E6A39"/>
     <w:rsid w:val="008E7695"/>
     <w:rsid w:val="008E7CD2"/>
     <w:rsid w:val="008F0848"/>
     <w:rsid w:val="008F24E5"/>
     <w:rsid w:val="008F4E0B"/>
     <w:rsid w:val="008F76CE"/>
+    <w:rsid w:val="009062EF"/>
     <w:rsid w:val="00906CF1"/>
     <w:rsid w:val="00907866"/>
+    <w:rsid w:val="0091025A"/>
     <w:rsid w:val="00912A75"/>
     <w:rsid w:val="0091531E"/>
     <w:rsid w:val="009154A1"/>
+    <w:rsid w:val="0091723B"/>
     <w:rsid w:val="00921A84"/>
     <w:rsid w:val="00921EC3"/>
     <w:rsid w:val="0092392C"/>
     <w:rsid w:val="00923E97"/>
-    <w:rsid w:val="009247BD"/>
     <w:rsid w:val="0092705E"/>
     <w:rsid w:val="00931808"/>
     <w:rsid w:val="0093195A"/>
     <w:rsid w:val="009341C5"/>
     <w:rsid w:val="00934272"/>
     <w:rsid w:val="00936EFF"/>
     <w:rsid w:val="009453E1"/>
     <w:rsid w:val="00945A3E"/>
     <w:rsid w:val="0095023B"/>
+    <w:rsid w:val="00950A9F"/>
     <w:rsid w:val="00951773"/>
     <w:rsid w:val="00954A53"/>
     <w:rsid w:val="00954D20"/>
     <w:rsid w:val="00955A2B"/>
     <w:rsid w:val="00956775"/>
     <w:rsid w:val="009571D7"/>
     <w:rsid w:val="00963769"/>
     <w:rsid w:val="00963B18"/>
     <w:rsid w:val="009646FB"/>
     <w:rsid w:val="00967C23"/>
     <w:rsid w:val="009718FC"/>
     <w:rsid w:val="00975740"/>
     <w:rsid w:val="00981EAA"/>
     <w:rsid w:val="009832F1"/>
     <w:rsid w:val="00990993"/>
     <w:rsid w:val="00991798"/>
     <w:rsid w:val="0099239D"/>
     <w:rsid w:val="00992A5F"/>
     <w:rsid w:val="00994029"/>
     <w:rsid w:val="009A00DD"/>
     <w:rsid w:val="009A199C"/>
     <w:rsid w:val="009A1B7D"/>
     <w:rsid w:val="009A205D"/>
     <w:rsid w:val="009A565A"/>
     <w:rsid w:val="009A6133"/>
     <w:rsid w:val="009B0064"/>
     <w:rsid w:val="009B1C76"/>
     <w:rsid w:val="009B22FE"/>
     <w:rsid w:val="009B4D9D"/>
     <w:rsid w:val="009B5866"/>
     <w:rsid w:val="009C0ADE"/>
     <w:rsid w:val="009C0B0F"/>
     <w:rsid w:val="009C0D83"/>
     <w:rsid w:val="009C142D"/>
     <w:rsid w:val="009C257C"/>
     <w:rsid w:val="009C3DDA"/>
     <w:rsid w:val="009C78F5"/>
     <w:rsid w:val="009D1C1D"/>
     <w:rsid w:val="009D2EFD"/>
     <w:rsid w:val="009D6485"/>
     <w:rsid w:val="009E09F3"/>
     <w:rsid w:val="009F34C0"/>
     <w:rsid w:val="009F555F"/>
     <w:rsid w:val="009F6CE7"/>
     <w:rsid w:val="009F7398"/>
     <w:rsid w:val="00A02283"/>
     <w:rsid w:val="00A0237F"/>
     <w:rsid w:val="00A05DA5"/>
     <w:rsid w:val="00A05EBE"/>
     <w:rsid w:val="00A05EFB"/>
-    <w:rsid w:val="00A07613"/>
     <w:rsid w:val="00A07960"/>
     <w:rsid w:val="00A10C99"/>
     <w:rsid w:val="00A12A7F"/>
     <w:rsid w:val="00A13094"/>
+    <w:rsid w:val="00A13B12"/>
     <w:rsid w:val="00A170B7"/>
     <w:rsid w:val="00A17361"/>
     <w:rsid w:val="00A1781E"/>
     <w:rsid w:val="00A21D13"/>
     <w:rsid w:val="00A23F13"/>
     <w:rsid w:val="00A26779"/>
     <w:rsid w:val="00A41250"/>
     <w:rsid w:val="00A41D4E"/>
     <w:rsid w:val="00A447E2"/>
     <w:rsid w:val="00A50A8B"/>
     <w:rsid w:val="00A528B7"/>
     <w:rsid w:val="00A52A8F"/>
     <w:rsid w:val="00A62A09"/>
     <w:rsid w:val="00A640FF"/>
     <w:rsid w:val="00A65DE5"/>
     <w:rsid w:val="00A70EC4"/>
     <w:rsid w:val="00A714F9"/>
     <w:rsid w:val="00A729D8"/>
     <w:rsid w:val="00A75521"/>
     <w:rsid w:val="00A77FAF"/>
     <w:rsid w:val="00A817FC"/>
     <w:rsid w:val="00A83B38"/>
     <w:rsid w:val="00A914CE"/>
     <w:rsid w:val="00A91C42"/>
     <w:rsid w:val="00A9340A"/>
     <w:rsid w:val="00A97249"/>
     <w:rsid w:val="00AA0E18"/>
     <w:rsid w:val="00AA173D"/>
     <w:rsid w:val="00AA1E1B"/>
     <w:rsid w:val="00AA3960"/>
     <w:rsid w:val="00AA48D4"/>
     <w:rsid w:val="00AA4D67"/>
     <w:rsid w:val="00AA5FC9"/>
     <w:rsid w:val="00AA6010"/>
     <w:rsid w:val="00AA7B05"/>
     <w:rsid w:val="00AB0DF5"/>
     <w:rsid w:val="00AB6F98"/>
     <w:rsid w:val="00AC03DA"/>
+    <w:rsid w:val="00AC0BD3"/>
     <w:rsid w:val="00AC7C6B"/>
     <w:rsid w:val="00AD16D2"/>
     <w:rsid w:val="00AD45A7"/>
     <w:rsid w:val="00AD4C24"/>
     <w:rsid w:val="00AD69E5"/>
     <w:rsid w:val="00AD6EC2"/>
     <w:rsid w:val="00AE125B"/>
     <w:rsid w:val="00AE2E19"/>
     <w:rsid w:val="00AE312A"/>
     <w:rsid w:val="00AE4C26"/>
     <w:rsid w:val="00AE5DFC"/>
     <w:rsid w:val="00AF0F61"/>
     <w:rsid w:val="00AF1A7D"/>
     <w:rsid w:val="00AF1B56"/>
     <w:rsid w:val="00AF2204"/>
     <w:rsid w:val="00AF617C"/>
     <w:rsid w:val="00B006BA"/>
     <w:rsid w:val="00B00C0D"/>
     <w:rsid w:val="00B00E10"/>
     <w:rsid w:val="00B012F3"/>
     <w:rsid w:val="00B03A11"/>
     <w:rsid w:val="00B03A40"/>
     <w:rsid w:val="00B07B15"/>
     <w:rsid w:val="00B10EE3"/>
     <w:rsid w:val="00B1273F"/>
     <w:rsid w:val="00B1522E"/>
     <w:rsid w:val="00B15AA3"/>
     <w:rsid w:val="00B1600E"/>
     <w:rsid w:val="00B26F8F"/>
     <w:rsid w:val="00B35ADC"/>
     <w:rsid w:val="00B3758B"/>
+    <w:rsid w:val="00B37EDA"/>
     <w:rsid w:val="00B37F09"/>
     <w:rsid w:val="00B4232A"/>
     <w:rsid w:val="00B4295E"/>
     <w:rsid w:val="00B43074"/>
     <w:rsid w:val="00B461A9"/>
     <w:rsid w:val="00B462BE"/>
     <w:rsid w:val="00B46A4A"/>
     <w:rsid w:val="00B5182A"/>
     <w:rsid w:val="00B51931"/>
     <w:rsid w:val="00B5222A"/>
     <w:rsid w:val="00B53493"/>
     <w:rsid w:val="00B55887"/>
     <w:rsid w:val="00B55D18"/>
     <w:rsid w:val="00B56CC8"/>
     <w:rsid w:val="00B601AB"/>
     <w:rsid w:val="00B601F7"/>
     <w:rsid w:val="00B64F42"/>
     <w:rsid w:val="00B65281"/>
     <w:rsid w:val="00B65931"/>
     <w:rsid w:val="00B668FB"/>
     <w:rsid w:val="00B66D96"/>
     <w:rsid w:val="00B71F4B"/>
     <w:rsid w:val="00B726B3"/>
     <w:rsid w:val="00B73C1D"/>
     <w:rsid w:val="00B76B8E"/>
     <w:rsid w:val="00B76F47"/>
     <w:rsid w:val="00B82F16"/>
     <w:rsid w:val="00B8347A"/>
     <w:rsid w:val="00B83E91"/>
     <w:rsid w:val="00B9390B"/>
     <w:rsid w:val="00B941F9"/>
     <w:rsid w:val="00B96FAE"/>
     <w:rsid w:val="00B9740E"/>
+    <w:rsid w:val="00BA10E0"/>
     <w:rsid w:val="00BA45AE"/>
     <w:rsid w:val="00BA4F4A"/>
     <w:rsid w:val="00BA66AD"/>
     <w:rsid w:val="00BB0E1E"/>
     <w:rsid w:val="00BB49AA"/>
     <w:rsid w:val="00BB5E52"/>
     <w:rsid w:val="00BB6890"/>
     <w:rsid w:val="00BC2DD3"/>
     <w:rsid w:val="00BC51D5"/>
     <w:rsid w:val="00BC5C63"/>
     <w:rsid w:val="00BC67B1"/>
     <w:rsid w:val="00BC6B98"/>
     <w:rsid w:val="00BD08AC"/>
     <w:rsid w:val="00BD6F1B"/>
     <w:rsid w:val="00BD7CF3"/>
     <w:rsid w:val="00BE16D4"/>
     <w:rsid w:val="00BE348A"/>
     <w:rsid w:val="00BE6FDF"/>
     <w:rsid w:val="00BF093F"/>
     <w:rsid w:val="00BF0D41"/>
     <w:rsid w:val="00BF2C53"/>
     <w:rsid w:val="00BF30D9"/>
     <w:rsid w:val="00BF6AE2"/>
     <w:rsid w:val="00BF795D"/>
     <w:rsid w:val="00C000C3"/>
@@ -35930,184 +35400,193 @@
     <w:rsid w:val="00DA7CD7"/>
     <w:rsid w:val="00DB0AF3"/>
     <w:rsid w:val="00DB2519"/>
     <w:rsid w:val="00DB2B49"/>
     <w:rsid w:val="00DB4F17"/>
     <w:rsid w:val="00DC28FE"/>
     <w:rsid w:val="00DC290C"/>
     <w:rsid w:val="00DC33B4"/>
     <w:rsid w:val="00DC61A6"/>
     <w:rsid w:val="00DD0FEC"/>
     <w:rsid w:val="00DD3DA3"/>
     <w:rsid w:val="00DD4656"/>
     <w:rsid w:val="00DD6276"/>
     <w:rsid w:val="00DD7581"/>
     <w:rsid w:val="00DD7DC8"/>
     <w:rsid w:val="00DE076B"/>
     <w:rsid w:val="00DE2EA7"/>
     <w:rsid w:val="00DE56D9"/>
     <w:rsid w:val="00DE740A"/>
     <w:rsid w:val="00DF01DF"/>
     <w:rsid w:val="00DF2BAA"/>
     <w:rsid w:val="00DF43CF"/>
     <w:rsid w:val="00DF5461"/>
     <w:rsid w:val="00DF7055"/>
     <w:rsid w:val="00DF776C"/>
+    <w:rsid w:val="00E0006D"/>
     <w:rsid w:val="00E00101"/>
     <w:rsid w:val="00E018FB"/>
     <w:rsid w:val="00E02560"/>
     <w:rsid w:val="00E03863"/>
     <w:rsid w:val="00E07DE8"/>
     <w:rsid w:val="00E10E86"/>
     <w:rsid w:val="00E11339"/>
     <w:rsid w:val="00E135C8"/>
     <w:rsid w:val="00E150DB"/>
     <w:rsid w:val="00E21664"/>
     <w:rsid w:val="00E21DC0"/>
     <w:rsid w:val="00E247AB"/>
     <w:rsid w:val="00E269B8"/>
     <w:rsid w:val="00E37E54"/>
     <w:rsid w:val="00E4178F"/>
     <w:rsid w:val="00E44F1F"/>
     <w:rsid w:val="00E474AF"/>
     <w:rsid w:val="00E51D85"/>
+    <w:rsid w:val="00E5349B"/>
     <w:rsid w:val="00E56C06"/>
     <w:rsid w:val="00E56F05"/>
     <w:rsid w:val="00E57470"/>
     <w:rsid w:val="00E57776"/>
     <w:rsid w:val="00E60B52"/>
     <w:rsid w:val="00E62EB3"/>
     <w:rsid w:val="00E65C62"/>
     <w:rsid w:val="00E6763B"/>
     <w:rsid w:val="00E677B2"/>
     <w:rsid w:val="00E67896"/>
     <w:rsid w:val="00E80C3E"/>
     <w:rsid w:val="00E81AF6"/>
     <w:rsid w:val="00E81E17"/>
     <w:rsid w:val="00E82DE7"/>
     <w:rsid w:val="00E83503"/>
     <w:rsid w:val="00E86E45"/>
+    <w:rsid w:val="00E87009"/>
     <w:rsid w:val="00E9118A"/>
     <w:rsid w:val="00E938AC"/>
     <w:rsid w:val="00E93F0D"/>
     <w:rsid w:val="00E951CA"/>
     <w:rsid w:val="00E966F2"/>
     <w:rsid w:val="00EB156D"/>
     <w:rsid w:val="00EB1CA6"/>
     <w:rsid w:val="00EB30BE"/>
     <w:rsid w:val="00EB30FE"/>
     <w:rsid w:val="00EB58BD"/>
     <w:rsid w:val="00EC0FFC"/>
     <w:rsid w:val="00EC1C6D"/>
     <w:rsid w:val="00EC3048"/>
     <w:rsid w:val="00EC770B"/>
     <w:rsid w:val="00ED1D69"/>
     <w:rsid w:val="00ED1F31"/>
     <w:rsid w:val="00ED2E33"/>
     <w:rsid w:val="00ED3024"/>
+    <w:rsid w:val="00ED6B62"/>
     <w:rsid w:val="00ED71B6"/>
     <w:rsid w:val="00EE0EB5"/>
     <w:rsid w:val="00EE1BD0"/>
     <w:rsid w:val="00EE5474"/>
     <w:rsid w:val="00EE5DBD"/>
+    <w:rsid w:val="00EE7D9C"/>
     <w:rsid w:val="00EF0E10"/>
     <w:rsid w:val="00EF2076"/>
     <w:rsid w:val="00EF2AFB"/>
     <w:rsid w:val="00EF45B6"/>
     <w:rsid w:val="00EF4ABB"/>
     <w:rsid w:val="00EF5110"/>
     <w:rsid w:val="00EF73EF"/>
     <w:rsid w:val="00F025FC"/>
     <w:rsid w:val="00F069EA"/>
     <w:rsid w:val="00F10770"/>
     <w:rsid w:val="00F12D1A"/>
     <w:rsid w:val="00F136F4"/>
     <w:rsid w:val="00F14224"/>
     <w:rsid w:val="00F14ED0"/>
     <w:rsid w:val="00F16377"/>
     <w:rsid w:val="00F2262F"/>
     <w:rsid w:val="00F24135"/>
     <w:rsid w:val="00F26B6B"/>
     <w:rsid w:val="00F27348"/>
     <w:rsid w:val="00F2748A"/>
     <w:rsid w:val="00F3077D"/>
     <w:rsid w:val="00F32C6B"/>
     <w:rsid w:val="00F33D5C"/>
     <w:rsid w:val="00F349A0"/>
     <w:rsid w:val="00F37FDD"/>
     <w:rsid w:val="00F410E7"/>
     <w:rsid w:val="00F429FF"/>
     <w:rsid w:val="00F42C36"/>
     <w:rsid w:val="00F431FB"/>
     <w:rsid w:val="00F4351D"/>
     <w:rsid w:val="00F5117F"/>
     <w:rsid w:val="00F51374"/>
     <w:rsid w:val="00F53669"/>
     <w:rsid w:val="00F53A70"/>
     <w:rsid w:val="00F53A78"/>
     <w:rsid w:val="00F53ACB"/>
     <w:rsid w:val="00F56788"/>
+    <w:rsid w:val="00F57B96"/>
     <w:rsid w:val="00F60AFB"/>
     <w:rsid w:val="00F60E46"/>
     <w:rsid w:val="00F611D0"/>
     <w:rsid w:val="00F6184E"/>
     <w:rsid w:val="00F62EAE"/>
     <w:rsid w:val="00F658BC"/>
     <w:rsid w:val="00F66A2D"/>
     <w:rsid w:val="00F71474"/>
     <w:rsid w:val="00F73443"/>
+    <w:rsid w:val="00F73B99"/>
     <w:rsid w:val="00F7606A"/>
     <w:rsid w:val="00F8007E"/>
     <w:rsid w:val="00F8031B"/>
     <w:rsid w:val="00F81C8A"/>
     <w:rsid w:val="00F81CDA"/>
     <w:rsid w:val="00F84805"/>
     <w:rsid w:val="00F8482D"/>
     <w:rsid w:val="00F84D57"/>
     <w:rsid w:val="00F853E5"/>
     <w:rsid w:val="00F854FD"/>
     <w:rsid w:val="00F91564"/>
     <w:rsid w:val="00F921F4"/>
+    <w:rsid w:val="00F93C97"/>
     <w:rsid w:val="00F94C99"/>
     <w:rsid w:val="00F95693"/>
     <w:rsid w:val="00FA2B02"/>
     <w:rsid w:val="00FA7CC7"/>
     <w:rsid w:val="00FB1115"/>
     <w:rsid w:val="00FB1534"/>
     <w:rsid w:val="00FB3F64"/>
     <w:rsid w:val="00FB4AE4"/>
     <w:rsid w:val="00FB50F2"/>
     <w:rsid w:val="00FB6907"/>
     <w:rsid w:val="00FB6BD6"/>
     <w:rsid w:val="00FC17D7"/>
     <w:rsid w:val="00FC4EB0"/>
     <w:rsid w:val="00FD197E"/>
     <w:rsid w:val="00FD6119"/>
     <w:rsid w:val="00FE29E5"/>
     <w:rsid w:val="00FE5831"/>
     <w:rsid w:val="00FE7A02"/>
     <w:rsid w:val="00FF0080"/>
+    <w:rsid w:val="00FF1470"/>
     <w:rsid w:val="00FF1C35"/>
     <w:rsid w:val="00FF1C6E"/>
     <w:rsid w:val="00FF61DB"/>
     <w:rsid w:val="00FF781B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -39040,54 +38519,58 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1460030061">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087962/2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089115/2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088957/2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088579/2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089286/2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3596282/2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089304/2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088956/2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088736/2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089115/2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3175227/2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089115/2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087962/2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3175227/2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088960/2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087107/2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087092/2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089900/2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088960/2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089304/2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087962/2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\corporate.local\Records\Folksonomy\Engineering%20Support\3.%20Process%20Engineering\Louise%20Harris\$%20Process%20&amp;%20Analysis%20Team%20Work\Standards%20Updates%202024\I-TMP-STD-001%20Functional%20Description%20Part%20A%20(TEM-00221)%20-%202024%20Update\engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089286/2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089396/2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087421/2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088960/2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087729/2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3596282/2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3175227/2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3596282/2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089184/2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087417/2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089304/2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087547/2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089286/2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/4363766/2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089093/2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/4363766/2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089902/2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089312/2" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087962/2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089115/2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088957/2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088579/2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089286/2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3596282/2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089304/2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088956/2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088736/2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089115/2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3175227/2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089115/2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087962/2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3175227/2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088960/2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087107/2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087092/2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089900/2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088960/2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089304/2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087962/2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://corporate.local/Records/Folksonomy/Engineering%20Support/3.%20Process%20Engineering/Louise%20Harris/$%20Process%20&amp;%20Analysis%20Team%20Work/Standards%20Updates%202024/I-TMP-STD-001%20Functional%20Description%20Part%20A%20(TEM-00221)%20-%202024%20Update/engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089286/2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089396/2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087421/2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3088960/2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087729/2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3596282/2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3175227/2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3596282/2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089184/2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087417/2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089304/2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3087547/2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089286/2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engineering@seqwater.com.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/4363766/2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089093/2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/4363766/2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089902/2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="trim://CP/3089312/2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\lmcinnerney\AppData\Local\Micro%20Focus\Content%20Manager\TEMP\HPTRIM.23688\t0RYBP9Q.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -39146,51 +38629,51 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Condensed">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -39214,107 +38697,123 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E91E7F"/>
+    <w:rsid w:val="0000658A"/>
+    <w:rsid w:val="000137FE"/>
     <w:rsid w:val="0003474B"/>
+    <w:rsid w:val="00063DC1"/>
     <w:rsid w:val="000A65EC"/>
     <w:rsid w:val="000B0BBD"/>
     <w:rsid w:val="000B3DF8"/>
     <w:rsid w:val="00152195"/>
     <w:rsid w:val="001A0A79"/>
     <w:rsid w:val="002123CA"/>
     <w:rsid w:val="002917EC"/>
     <w:rsid w:val="00315678"/>
     <w:rsid w:val="00357D64"/>
     <w:rsid w:val="00386634"/>
     <w:rsid w:val="003B54BD"/>
     <w:rsid w:val="003C23CB"/>
+    <w:rsid w:val="003C6A7F"/>
+    <w:rsid w:val="0043227D"/>
     <w:rsid w:val="00443DA1"/>
     <w:rsid w:val="004B69B5"/>
+    <w:rsid w:val="004F5379"/>
     <w:rsid w:val="00513519"/>
     <w:rsid w:val="00592057"/>
     <w:rsid w:val="005C556E"/>
     <w:rsid w:val="005D7EBB"/>
     <w:rsid w:val="0065438E"/>
     <w:rsid w:val="006673D3"/>
     <w:rsid w:val="006F0FAB"/>
+    <w:rsid w:val="00710C68"/>
     <w:rsid w:val="007162E6"/>
+    <w:rsid w:val="00732530"/>
     <w:rsid w:val="00736F6B"/>
     <w:rsid w:val="007D51B9"/>
     <w:rsid w:val="007D7821"/>
     <w:rsid w:val="007F52FB"/>
+    <w:rsid w:val="008311BB"/>
     <w:rsid w:val="00833298"/>
     <w:rsid w:val="0083587F"/>
+    <w:rsid w:val="00865C9A"/>
+    <w:rsid w:val="008D6345"/>
     <w:rsid w:val="00917908"/>
     <w:rsid w:val="00922693"/>
-    <w:rsid w:val="009247BD"/>
     <w:rsid w:val="00927B1D"/>
+    <w:rsid w:val="00950A9F"/>
     <w:rsid w:val="009D2EFD"/>
     <w:rsid w:val="009F3F10"/>
     <w:rsid w:val="00A02A73"/>
     <w:rsid w:val="00A10C99"/>
+    <w:rsid w:val="00A13B12"/>
     <w:rsid w:val="00A447E2"/>
     <w:rsid w:val="00A70326"/>
     <w:rsid w:val="00A77FAF"/>
     <w:rsid w:val="00AA50DF"/>
     <w:rsid w:val="00AA5FC9"/>
     <w:rsid w:val="00AD4865"/>
     <w:rsid w:val="00B10EE3"/>
-    <w:rsid w:val="00B959C0"/>
+    <w:rsid w:val="00B37E4B"/>
     <w:rsid w:val="00BC6223"/>
+    <w:rsid w:val="00C02476"/>
+    <w:rsid w:val="00D170A0"/>
     <w:rsid w:val="00DD281A"/>
     <w:rsid w:val="00DD5699"/>
+    <w:rsid w:val="00E518F4"/>
     <w:rsid w:val="00E91E7F"/>
     <w:rsid w:val="00E938AC"/>
     <w:rsid w:val="00F069EA"/>
     <w:rsid w:val="00F3077D"/>
     <w:rsid w:val="00F84D57"/>
     <w:rsid w:val="00FA0120"/>
     <w:rsid w:val="00FA6ED5"/>
     <w:rsid w:val="00FB47B4"/>
     <w:rsid w:val="00FC4B3C"/>
+    <w:rsid w:val="00FF1470"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -40055,63 +39554,63 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Approver xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">General Manager - Engineering Standards &amp; Assurance - P7990</Approver>
+    <Approver xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">Team Leader Process &amp; Analysis - P7404</Approver>
     <URL xmlns="http://schemas.microsoft.com/sharepoint/v3">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </URL>
-    <DocNum xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">TEM-00239</DocNum>
-[...1 lines deleted...]
-    <QPulseKeywords xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">Technical Support &amp; Improvement - X-TMP-STD-002 Engineering Procedure/Standard Specification Template, Engineering Standard, Technical Support &amp; Improvement, engineering, Procedure Specification Asset Management,  Asset Management - X-TMP-STD-002 Asset Standards Procedure / Specification Template. standard procedures and specifications</QPulseKeywords>
+    <DocNum xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">TEM-00221</DocNum>
+    <QPulseFileDate xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">2025-02-26T21:44:07+00:00</QPulseFileDate>
+    <QPulseKeywords xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">Engineering Standard I-TMP-STD-001 Functional Description Part A Template, DTI,</QPulseKeywords>
     <DocumentType xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">Controlled Document - TEM</DocumentType>
-    <Owner xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">Principal Engineering Standards and Assurance - P6255</Owner>
-[...2 lines deleted...]
-    <Department xmlns="http://schemas.microsoft.com/sharepoint/v3">ENGINEERING STANDARDS &amp; ASSURANCE</Department>
+    <Owner xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">Lead Engineer - Automation and Process Control - P6737</Owner>
+    <ReviewDate xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">2028-02-06T14:00:00+00:00</ReviewDate>
+    <ActiveDate xmlns="08ff0630-c59f-4828-9384-e19d3c3f8f83">2025-02-06T14:00:00+00:00</ActiveDate>
+    <Department xmlns="http://schemas.microsoft.com/sharepoint/v3">SERVICE DELIVERY</Department>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="QPulse Controlled Document" ma:contentTypeID="0x01010040D1439052CEE646AE4CC4DB5DAAAAAB0003BC612C48231C4CB6B57F2F18A2BA62" ma:contentTypeVersion="18" ma:contentTypeDescription="QPulse Controlled Document" ma:contentTypeScope="" ma:versionID="a5b79b421caf8499e124ac53d3c23df5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="08ff0630-c59f-4828-9384-e19d3c3f8f83" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="43d11906f0c3dd1194d1d34df91e690c" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="08ff0630-c59f-4828-9384-e19d3c3f8f83"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:Name" minOccurs="0"/>
@@ -40331,77 +39830,77 @@
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3E6845A-4C27-4969-8923-1D2A585119D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="08ff0630-c59f-4828-9384-e19d3c3f8f83"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>t0RYBP9Q</Template>
   <TotalTime></TotalTime>
-  <Pages>32</Pages>
-[...1 lines deleted...]
-  <Characters>41313</Characters>
+  <Pages>31</Pages>
+  <Words>7072</Words>
+  <Characters>40314</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>96</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>335</Lines>
+  <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Engineering Standard I-TMP-STD-001 Functional Description Part A Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Seqwater</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48464</CharactersWithSpaces>
+  <CharactersWithSpaces>47292</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Engineering Standard I-TMP-STD-001 Functional Description Part A Template</dc:title>
   <dc:subject>TEM-00221</dc:subject>
   <dc:creator>Lead Engineer - Automation and Process Control</dc:creator>
   <cp:keywords>4</cp:keywords>
   <dc:description>Team Leader Process &amp; Analysis</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>07/02/2025</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Version">